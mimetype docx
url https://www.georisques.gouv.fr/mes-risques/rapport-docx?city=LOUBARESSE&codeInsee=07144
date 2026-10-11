--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392992643" name="Picture">
+                  <wp:docPr id="709476312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392992643" name="Picture"/>
+                          <pic:cNvPr id="709476312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061704282" name="Picture">
+                  <wp:docPr id="999587146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061704282" name="Picture"/>
+                          <pic:cNvPr id="999587146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="863027295" name="Picture">
+                        <wp:docPr id="470575478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="863027295" name="Picture"/>
+                                <pic:cNvPr id="470575478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305560311" name="Picture">
+                  <wp:docPr id="1397494565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305560311" name="Picture"/>
+                          <pic:cNvPr id="1397494565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014542475" name="Picture">
+                  <wp:docPr id="1989406327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014542475" name="Picture"/>
+                          <pic:cNvPr id="1989406327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056518590" name="Picture">
+                  <wp:docPr id="946814559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056518590" name="Picture"/>
+                          <pic:cNvPr id="946814559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125053472" name="Picture">
+                  <wp:docPr id="1658317724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125053472" name="Picture"/>
+                          <pic:cNvPr id="1658317724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196944925" name="Picture">
+                  <wp:docPr id="1387158185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196944925" name="Picture"/>
+                          <pic:cNvPr id="1387158185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823598038" name="Picture">
+                        <wp:docPr id="1307131160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823598038" name="Picture"/>
+                                <pic:cNvPr id="1307131160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850692634" name="Picture">
+                        <wp:docPr id="479633387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850692634" name="Picture"/>
+                                <pic:cNvPr id="479633387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882590470" name="Picture">
+                        <wp:docPr id="925655412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882590470" name="Picture"/>
+                                <pic:cNvPr id="925655412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982883078" name="Picture">
+                        <wp:docPr id="1468671748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982883078" name="Picture"/>
+                                <pic:cNvPr id="1468671748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="76704774" name="Picture">
+                        <wp:docPr id="552204935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="76704774" name="Picture"/>
+                                <pic:cNvPr id="552204935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763550962" name="Picture">
+                        <wp:docPr id="1534985566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763550962" name="Picture"/>
+                                <pic:cNvPr id="1534985566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="881981724" name="Picture">
+                        <wp:docPr id="236623953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="881981724" name="Picture"/>
+                                <pic:cNvPr id="236623953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670159433" name="Picture">
+                        <wp:docPr id="95201188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670159433" name="Picture"/>
+                                <pic:cNvPr id="95201188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780964611" name="Picture">
+                        <wp:docPr id="792634598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780964611" name="Picture"/>
+                                <pic:cNvPr id="792634598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10237,57 +10237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515601914" name="Picture">
+                  <wp:docPr id="555830660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515601914" name="Picture"/>
+                          <pic:cNvPr id="555830660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10326,57 +10326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763907105" name="Picture">
+                  <wp:docPr id="853395765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763907105" name="Picture"/>
+                          <pic:cNvPr id="853395765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10970,57 +10970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075036072" name="Picture">
+                  <wp:docPr id="920266912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075036072" name="Picture"/>
+                          <pic:cNvPr id="920266912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12198,57 +12198,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418614863" name="Picture">
+                  <wp:docPr id="746674096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418614863" name="Picture"/>
+                          <pic:cNvPr id="746674096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12301,57 +12301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13899278" name="Picture">
+                  <wp:docPr id="812326735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13899278" name="Picture"/>
+                          <pic:cNvPr id="812326735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13682,57 +13682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992695806" name="Picture">
+                  <wp:docPr id="365687719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992695806" name="Picture"/>
+                          <pic:cNvPr id="365687719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14844,57 +14844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562197112" name="Picture">
+                        <wp:docPr id="445099038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562197112" name="Picture"/>
+                                <pic:cNvPr id="445099038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -15819,57 +15819,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640875419" name="Picture">
+                        <wp:docPr id="54469975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640875419" name="Picture"/>
+                                <pic:cNvPr id="54469975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17208,57 +17208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723214893" name="Picture">
+                  <wp:docPr id="1221952919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723214893" name="Picture"/>
+                          <pic:cNvPr id="1221952919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17297,57 +17297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772839355" name="Picture">
+                  <wp:docPr id="66464257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772839355" name="Picture"/>
+                          <pic:cNvPr id="66464257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17941,57 +17941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525295553" name="Picture">
+                  <wp:docPr id="2040115893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525295553" name="Picture"/>
+                          <pic:cNvPr id="2040115893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18939,57 +18939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042188100" name="Picture">
+                  <wp:docPr id="260226781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042188100" name="Picture"/>
+                          <pic:cNvPr id="260226781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19042,57 +19042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140526378" name="Picture">
+                  <wp:docPr id="1029796613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140526378" name="Picture"/>
+                          <pic:cNvPr id="1029796613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20421,57 +20421,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996900733" name="Picture">
+                  <wp:docPr id="704939989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996900733" name="Picture"/>
+                          <pic:cNvPr id="704939989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21555,57 +21555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467352068" name="Picture">
+                        <wp:docPr id="719369693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467352068" name="Picture"/>
+                                <pic:cNvPr id="719369693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22580,57 +22580,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819343794" name="Picture">
+                        <wp:docPr id="1722454564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819343794" name="Picture"/>
+                                <pic:cNvPr id="1722454564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24052,57 +24052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775546658" name="Picture">
+                  <wp:docPr id="1229692273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775546658" name="Picture"/>
+                          <pic:cNvPr id="1229692273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24141,57 +24141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214219766" name="Picture">
+                  <wp:docPr id="1211467342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214219766" name="Picture"/>
+                          <pic:cNvPr id="1211467342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24785,57 +24785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420906775" name="Picture">
+                  <wp:docPr id="1238037918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420906775" name="Picture"/>
+                          <pic:cNvPr id="1238037918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25783,57 +25783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731713198" name="Picture">
+                  <wp:docPr id="1952924867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731713198" name="Picture"/>
+                          <pic:cNvPr id="1952924867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25886,57 +25886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288109899" name="Picture">
+                  <wp:docPr id="1904456275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288109899" name="Picture"/>
+                          <pic:cNvPr id="1904456275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27263,57 +27263,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806531639" name="Picture">
+                  <wp:docPr id="2137637098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806531639" name="Picture"/>
+                          <pic:cNvPr id="2137637098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28406,57 +28406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649145468" name="Picture">
+                        <wp:docPr id="1470239428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649145468" name="Picture"/>
+                                <pic:cNvPr id="1470239428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29627,57 +29627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645767257" name="Picture">
+                  <wp:docPr id="1727915594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645767257" name="Picture"/>
+                          <pic:cNvPr id="1727915594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29698,57 +29698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636139442" name="Picture">
+                  <wp:docPr id="1392400879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636139442" name="Picture"/>
+                          <pic:cNvPr id="1392400879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30112,57 +30112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115998359" name="Picture">
+                  <wp:docPr id="1983027117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115998359" name="Picture"/>
+                          <pic:cNvPr id="1983027117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>