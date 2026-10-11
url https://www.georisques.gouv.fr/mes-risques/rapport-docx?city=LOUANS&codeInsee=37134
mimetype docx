--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815735715" name="Picture">
+                  <wp:docPr id="619739709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815735715" name="Picture"/>
+                          <pic:cNvPr id="619739709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349473342" name="Picture">
+                  <wp:docPr id="725087316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349473342" name="Picture"/>
+                          <pic:cNvPr id="725087316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483107716" name="Picture">
+                        <wp:docPr id="1045450832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483107716" name="Picture"/>
+                                <pic:cNvPr id="1045450832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859582597" name="Picture">
+                  <wp:docPr id="90839234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859582597" name="Picture"/>
+                          <pic:cNvPr id="90839234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627783066" name="Picture">
+                  <wp:docPr id="1777203836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627783066" name="Picture"/>
+                          <pic:cNvPr id="1777203836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359713381" name="Picture">
+                  <wp:docPr id="1282628782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359713381" name="Picture"/>
+                          <pic:cNvPr id="1282628782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730838209" name="Picture">
+                  <wp:docPr id="1744646699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730838209" name="Picture"/>
+                          <pic:cNvPr id="1744646699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714950625" name="Picture">
+                  <wp:docPr id="1660944513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714950625" name="Picture"/>
+                          <pic:cNvPr id="1660944513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476341872" name="Picture">
+                        <wp:docPr id="579378493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476341872" name="Picture"/>
+                                <pic:cNvPr id="579378493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880349217" name="Picture">
+                        <wp:docPr id="864225038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880349217" name="Picture"/>
+                                <pic:cNvPr id="864225038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55635579" name="Picture">
+                        <wp:docPr id="1279038399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55635579" name="Picture"/>
+                                <pic:cNvPr id="1279038399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2041753825" name="Picture">
+                        <wp:docPr id="866449589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2041753825" name="Picture"/>
+                                <pic:cNvPr id="866449589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608665590" name="Picture">
+                        <wp:docPr id="711424884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608665590" name="Picture"/>
+                                <pic:cNvPr id="711424884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005575489" name="Picture">
+                        <wp:docPr id="1707692651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005575489" name="Picture"/>
+                                <pic:cNvPr id="1707692651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="724532100" name="Picture">
+                        <wp:docPr id="2124660720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="724532100" name="Picture"/>
+                                <pic:cNvPr id="2124660720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1669916126" name="Picture">
+                        <wp:docPr id="2132242665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1669916126" name="Picture"/>
+                                <pic:cNvPr id="2132242665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509422924" name="Picture">
+                        <wp:docPr id="451938880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509422924" name="Picture"/>
+                                <pic:cNvPr id="451938880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364972511" name="Picture">
+                        <wp:docPr id="672673546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364972511" name="Picture"/>
+                                <pic:cNvPr id="672673546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71787495" name="Picture">
+                        <wp:docPr id="2108972812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71787495" name="Picture"/>
+                                <pic:cNvPr id="2108972812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472286426" name="Picture">
+                        <wp:docPr id="1681282984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472286426" name="Picture"/>
+                                <pic:cNvPr id="1681282984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865037463" name="Picture">
+                        <wp:docPr id="753183566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865037463" name="Picture"/>
+                                <pic:cNvPr id="753183566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1624946893" name="Picture">
+                        <wp:docPr id="1804177964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1624946893" name="Picture"/>
+                                <pic:cNvPr id="1804177964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20847313" name="Picture">
+                        <wp:docPr id="1236710747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20847313" name="Picture"/>
+                                <pic:cNvPr id="1236710747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668536220" name="Picture">
+                  <wp:docPr id="518370769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668536220" name="Picture"/>
+                          <pic:cNvPr id="518370769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240276577" name="Picture">
+                  <wp:docPr id="684967039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240276577" name="Picture"/>
+                          <pic:cNvPr id="684967039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569589295" name="Picture">
+                  <wp:docPr id="1755312296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569589295" name="Picture"/>
+                          <pic:cNvPr id="1755312296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387160047" name="Picture">
+                  <wp:docPr id="1614533846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387160047" name="Picture"/>
+                          <pic:cNvPr id="1614533846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902253796" name="Picture">
+                  <wp:docPr id="481330344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902253796" name="Picture"/>
+                          <pic:cNvPr id="481330344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371506616" name="Picture">
+                  <wp:docPr id="1465957646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371506616" name="Picture"/>
+                          <pic:cNvPr id="1465957646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2022064163" name="Picture">
+                        <wp:docPr id="601920062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2022064163" name="Picture"/>
+                                <pic:cNvPr id="601920062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503807302" name="Picture">
+                  <wp:docPr id="598451584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503807302" name="Picture"/>
+                          <pic:cNvPr id="598451584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53016056" name="Picture">
+                  <wp:docPr id="1051964804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53016056" name="Picture"/>
+                          <pic:cNvPr id="1051964804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231370982" name="Picture">
+                  <wp:docPr id="426090766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231370982" name="Picture"/>
+                          <pic:cNvPr id="426090766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314331567" name="Picture">
+                  <wp:docPr id="1833256008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314331567" name="Picture"/>
+                          <pic:cNvPr id="1833256008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407374250" name="Picture">
+                  <wp:docPr id="1138232038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407374250" name="Picture"/>
+                          <pic:cNvPr id="1138232038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032517078" name="Picture">
+                  <wp:docPr id="155808259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032517078" name="Picture"/>
+                          <pic:cNvPr id="155808259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296245243" name="Picture">
+                        <wp:docPr id="555114471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296245243" name="Picture"/>
+                                <pic:cNvPr id="555114471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="999633197" name="Picture">
+                        <wp:docPr id="543315362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="999633197" name="Picture"/>
+                                <pic:cNvPr id="543315362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782289964" name="Picture">
+                  <wp:docPr id="1393126532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782289964" name="Picture"/>
+                          <pic:cNvPr id="1393126532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369611804" name="Picture">
+                  <wp:docPr id="43512097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369611804" name="Picture"/>
+                          <pic:cNvPr id="43512097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178293774" name="Picture">
+                  <wp:docPr id="231858046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178293774" name="Picture"/>
+                          <pic:cNvPr id="231858046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579298501" name="Picture">
+                  <wp:docPr id="1931919129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579298501" name="Picture"/>
+                          <pic:cNvPr id="1931919129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653570079" name="Picture">
+                  <wp:docPr id="232948375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653570079" name="Picture"/>
+                          <pic:cNvPr id="232948375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059067962" name="Picture">
+                  <wp:docPr id="682134115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059067962" name="Picture"/>
+                          <pic:cNvPr id="682134115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991071370" name="Picture">
+                        <wp:docPr id="1914929746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991071370" name="Picture"/>
+                                <pic:cNvPr id="1914929746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33507,57 +33507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29869337" name="Picture">
+                  <wp:docPr id="367404145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29869337" name="Picture"/>
+                          <pic:cNvPr id="367404145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33596,57 +33596,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390928418" name="Picture">
+                  <wp:docPr id="359555510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390928418" name="Picture"/>
+                          <pic:cNvPr id="359555510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34240,57 +34240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940880029" name="Picture">
+                  <wp:docPr id="2066825307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940880029" name="Picture"/>
+                          <pic:cNvPr id="2066825307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419395198" name="Picture">
+                  <wp:docPr id="724830700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419395198" name="Picture"/>
+                          <pic:cNvPr id="724830700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35341,57 +35341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403692701" name="Picture">
+                  <wp:docPr id="982502123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403692701" name="Picture"/>
+                          <pic:cNvPr id="982502123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36718,57 +36718,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608031934" name="Picture">
+                  <wp:docPr id="1264855365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608031934" name="Picture"/>
+                          <pic:cNvPr id="1264855365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37861,57 +37861,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952323125" name="Picture">
+                        <wp:docPr id="1756192752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952323125" name="Picture"/>
+                                <pic:cNvPr id="1756192752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39229,57 +39229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678838450" name="Picture">
+                  <wp:docPr id="77673154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678838450" name="Picture"/>
+                          <pic:cNvPr id="77673154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39318,57 +39318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175535841" name="Picture">
+                  <wp:docPr id="108113785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175535841" name="Picture"/>
+                          <pic:cNvPr id="108113785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39950,57 +39950,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294506542" name="Picture">
+                  <wp:docPr id="1329385075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294506542" name="Picture"/>
+                          <pic:cNvPr id="1329385075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40894,57 +40894,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466612279" name="Picture">
+                  <wp:docPr id="1579847047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466612279" name="Picture"/>
+                          <pic:cNvPr id="1579847047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41006,57 +41006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456013357" name="Picture">
+                  <wp:docPr id="323714002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456013357" name="Picture"/>
+                          <pic:cNvPr id="323714002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42665,57 +42665,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132132267" name="Picture">
+                  <wp:docPr id="214985930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132132267" name="Picture"/>
+                          <pic:cNvPr id="214985930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43844,57 +43844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397762915" name="Picture">
+                  <wp:docPr id="2127844081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397762915" name="Picture"/>
+                          <pic:cNvPr id="2127844081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43924,57 +43924,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508328884" name="Picture">
+                  <wp:docPr id="497429673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508328884" name="Picture"/>
+                          <pic:cNvPr id="497429673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44412,57 +44412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065355210" name="Picture">
+                  <wp:docPr id="1504044437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065355210" name="Picture"/>
+                          <pic:cNvPr id="1504044437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>