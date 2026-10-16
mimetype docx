--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748100193" name="Picture">
+                  <wp:docPr id="35486036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748100193" name="Picture"/>
+                          <pic:cNvPr id="35486036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726233578" name="Picture">
+                  <wp:docPr id="2105860874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726233578" name="Picture"/>
+                          <pic:cNvPr id="2105860874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019569551" name="Picture">
+                        <wp:docPr id="2070843097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019569551" name="Picture"/>
+                                <pic:cNvPr id="2070843097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006705746" name="Picture">
+                  <wp:docPr id="352565979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006705746" name="Picture"/>
+                          <pic:cNvPr id="352565979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985979237" name="Picture">
+                  <wp:docPr id="1069803520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985979237" name="Picture"/>
+                          <pic:cNvPr id="1069803520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374539488" name="Picture">
+                  <wp:docPr id="591444197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374539488" name="Picture"/>
+                          <pic:cNvPr id="591444197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008095121" name="Picture">
+                  <wp:docPr id="283693482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008095121" name="Picture"/>
+                          <pic:cNvPr id="283693482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546157692" name="Picture">
+                  <wp:docPr id="2143888186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546157692" name="Picture"/>
+                          <pic:cNvPr id="2143888186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035811880" name="Picture">
+                        <wp:docPr id="1675362947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035811880" name="Picture"/>
+                                <pic:cNvPr id="1675362947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232334892" name="Picture">
+                        <wp:docPr id="1503231504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232334892" name="Picture"/>
+                                <pic:cNvPr id="1503231504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2081052701" name="Picture">
+                        <wp:docPr id="231553360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2081052701" name="Picture"/>
+                                <pic:cNvPr id="231553360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497637108" name="Picture">
+                        <wp:docPr id="1151840034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497637108" name="Picture"/>
+                                <pic:cNvPr id="1151840034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652891760" name="Picture">
+                        <wp:docPr id="1878144635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652891760" name="Picture"/>
+                                <pic:cNvPr id="1878144635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185431111" name="Picture">
+                        <wp:docPr id="508944268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185431111" name="Picture"/>
+                                <pic:cNvPr id="508944268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1575862960" name="Picture">
+                        <wp:docPr id="326950125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1575862960" name="Picture"/>
+                                <pic:cNvPr id="326950125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531710698" name="Picture">
+                        <wp:docPr id="1463062717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531710698" name="Picture"/>
+                                <pic:cNvPr id="1463062717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51744247" name="Picture">
+                        <wp:docPr id="701239896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51744247" name="Picture"/>
+                                <pic:cNvPr id="701239896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297052128" name="Picture">
+                        <wp:docPr id="1012989018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297052128" name="Picture"/>
+                                <pic:cNvPr id="1012989018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823423607" name="Picture">
+                        <wp:docPr id="684256476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823423607" name="Picture"/>
+                                <pic:cNvPr id="684256476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685934518" name="Picture">
+                        <wp:docPr id="65666476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685934518" name="Picture"/>
+                                <pic:cNvPr id="65666476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547775109" name="Picture">
+                        <wp:docPr id="1019144830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547775109" name="Picture"/>
+                                <pic:cNvPr id="1019144830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750287768" name="Picture">
+                        <wp:docPr id="1097176488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750287768" name="Picture"/>
+                                <pic:cNvPr id="1097176488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865030398" name="Picture">
+                        <wp:docPr id="1345134355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865030398" name="Picture"/>
+                                <pic:cNvPr id="1345134355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157498240" name="Picture">
+                  <wp:docPr id="410993946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157498240" name="Picture"/>
+                          <pic:cNvPr id="410993946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038085036" name="Picture">
+                  <wp:docPr id="1898897163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038085036" name="Picture"/>
+                          <pic:cNvPr id="1898897163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833088454" name="Picture">
+                  <wp:docPr id="21272627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833088454" name="Picture"/>
+                          <pic:cNvPr id="21272627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1979985724" name="Picture">
+                  <wp:docPr id="286806906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1979985724" name="Picture"/>
+                          <pic:cNvPr id="286806906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133775175" name="Picture">
+                  <wp:docPr id="1744713993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133775175" name="Picture"/>
+                          <pic:cNvPr id="1744713993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885869077" name="Picture">
+                  <wp:docPr id="537191996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885869077" name="Picture"/>
+                          <pic:cNvPr id="537191996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940666667" name="Picture">
+                        <wp:docPr id="2135247933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940666667" name="Picture"/>
+                                <pic:cNvPr id="2135247933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544833079" name="Picture">
+                        <wp:docPr id="284510044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544833079" name="Picture"/>
+                                <pic:cNvPr id="284510044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152954223" name="Picture">
+                  <wp:docPr id="1185755890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152954223" name="Picture"/>
+                          <pic:cNvPr id="1185755890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544210468" name="Picture">
+                  <wp:docPr id="1504373937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544210468" name="Picture"/>
+                          <pic:cNvPr id="1504373937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267508440" name="Picture">
+                  <wp:docPr id="1667207039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267508440" name="Picture"/>
+                          <pic:cNvPr id="1667207039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099173696" name="Picture">
+                  <wp:docPr id="763037416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099173696" name="Picture"/>
+                          <pic:cNvPr id="763037416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254556209" name="Picture">
+                  <wp:docPr id="2099125018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254556209" name="Picture"/>
+                          <pic:cNvPr id="2099125018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060666425" name="Picture">
+                  <wp:docPr id="403871610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060666425" name="Picture"/>
+                          <pic:cNvPr id="403871610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534358417" name="Picture">
+                        <wp:docPr id="1840141604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534358417" name="Picture"/>
+                                <pic:cNvPr id="1840141604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26119,57 +26119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230213930" name="Picture">
+                  <wp:docPr id="57998464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230213930" name="Picture"/>
+                          <pic:cNvPr id="57998464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26208,57 +26208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548690677" name="Picture">
+                  <wp:docPr id="1603848323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548690677" name="Picture"/>
+                          <pic:cNvPr id="1603848323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26888,57 +26888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287177149" name="Picture">
+                  <wp:docPr id="202355229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287177149" name="Picture"/>
+                          <pic:cNvPr id="202355229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610501167" name="Picture">
+                  <wp:docPr id="999975013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610501167" name="Picture"/>
+                          <pic:cNvPr id="999975013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28052,57 +28052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971274900" name="Picture">
+                  <wp:docPr id="1331656281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971274900" name="Picture"/>
+                          <pic:cNvPr id="1331656281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29510,57 +29510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105987872" name="Picture">
+                  <wp:docPr id="732891354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105987872" name="Picture"/>
+                          <pic:cNvPr id="732891354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30707,57 +30707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682145956" name="Picture">
+                        <wp:docPr id="873442791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682145956" name="Picture"/>
+                                <pic:cNvPr id="873442791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32877,57 +32877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700798757" name="Picture">
+                  <wp:docPr id="1243352260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700798757" name="Picture"/>
+                          <pic:cNvPr id="1243352260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32966,57 +32966,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155261496" name="Picture">
+                  <wp:docPr id="1728480073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155261496" name="Picture"/>
+                          <pic:cNvPr id="1728480073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33610,57 +33610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682046508" name="Picture">
+                  <wp:docPr id="774863579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682046508" name="Picture"/>
+                          <pic:cNvPr id="774863579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34608,57 +34608,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901002971" name="Picture">
+                  <wp:docPr id="1029265887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901002971" name="Picture"/>
+                          <pic:cNvPr id="1029265887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34711,57 +34711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460273229" name="Picture">
+                  <wp:docPr id="1447498765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460273229" name="Picture"/>
+                          <pic:cNvPr id="1447498765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36088,57 +36088,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770762889" name="Picture">
+                  <wp:docPr id="1289128507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770762889" name="Picture"/>
+                          <pic:cNvPr id="1289128507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37231,57 +37231,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131705860" name="Picture">
+                        <wp:docPr id="1081327979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131705860" name="Picture"/>
+                                <pic:cNvPr id="1081327979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38599,57 +38599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935884507" name="Picture">
+                  <wp:docPr id="1946868690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935884507" name="Picture"/>
+                          <pic:cNvPr id="1946868690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38688,57 +38688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466753648" name="Picture">
+                  <wp:docPr id="707540129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466753648" name="Picture"/>
+                          <pic:cNvPr id="707540129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39320,57 +39320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549806791" name="Picture">
+                  <wp:docPr id="1914188164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549806791" name="Picture"/>
+                          <pic:cNvPr id="1914188164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40264,57 +40264,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036539094" name="Picture">
+                  <wp:docPr id="111322923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036539094" name="Picture"/>
+                          <pic:cNvPr id="111322923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40376,57 +40376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589688261" name="Picture">
+                  <wp:docPr id="796466486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589688261" name="Picture"/>
+                          <pic:cNvPr id="796466486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42035,57 +42035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505181325" name="Picture">
+                  <wp:docPr id="904740510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505181325" name="Picture"/>
+                          <pic:cNvPr id="904740510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43214,57 +43214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327544351" name="Picture">
+                  <wp:docPr id="855511512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327544351" name="Picture"/>
+                          <pic:cNvPr id="855511512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43294,57 +43294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173856426" name="Picture">
+                  <wp:docPr id="2136301586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173856426" name="Picture"/>
+                          <pic:cNvPr id="2136301586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43782,57 +43782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131076739" name="Picture">
+                  <wp:docPr id="1078977304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131076739" name="Picture"/>
+                          <pic:cNvPr id="1078977304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>