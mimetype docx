--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806707617" name="Picture">
+                  <wp:docPr id="1556232101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806707617" name="Picture"/>
+                          <pic:cNvPr id="1556232101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373938556" name="Picture">
+                  <wp:docPr id="1155586017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373938556" name="Picture"/>
+                          <pic:cNvPr id="1155586017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="73888005" name="Picture">
+                        <wp:docPr id="1981330329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="73888005" name="Picture"/>
+                                <pic:cNvPr id="1981330329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985128904" name="Picture">
+                  <wp:docPr id="2088662243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985128904" name="Picture"/>
+                          <pic:cNvPr id="2088662243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616160283" name="Picture">
+                  <wp:docPr id="2079510984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616160283" name="Picture"/>
+                          <pic:cNvPr id="2079510984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613467840" name="Picture">
+                  <wp:docPr id="1197475397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613467840" name="Picture"/>
+                          <pic:cNvPr id="1197475397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312416303" name="Picture">
+                  <wp:docPr id="1687948282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312416303" name="Picture"/>
+                          <pic:cNvPr id="1687948282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331185596" name="Picture">
+                  <wp:docPr id="1943752495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331185596" name="Picture"/>
+                          <pic:cNvPr id="1943752495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="167834017" name="Picture">
+                        <wp:docPr id="836764940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="167834017" name="Picture"/>
+                                <pic:cNvPr id="836764940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436456914" name="Picture">
+                        <wp:docPr id="1019923882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436456914" name="Picture"/>
+                                <pic:cNvPr id="1019923882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1627442683" name="Picture">
+                        <wp:docPr id="1941562697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1627442683" name="Picture"/>
+                                <pic:cNvPr id="1941562697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820973814" name="Picture">
+                        <wp:docPr id="470150590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820973814" name="Picture"/>
+                                <pic:cNvPr id="470150590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734672960" name="Picture">
+                        <wp:docPr id="1337230292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734672960" name="Picture"/>
+                                <pic:cNvPr id="1337230292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070840691" name="Picture">
+                        <wp:docPr id="1485072150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070840691" name="Picture"/>
+                                <pic:cNvPr id="1485072150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851878387" name="Picture">
+                        <wp:docPr id="337788639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851878387" name="Picture"/>
+                                <pic:cNvPr id="337788639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314958912" name="Picture">
+                        <wp:docPr id="1809962632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314958912" name="Picture"/>
+                                <pic:cNvPr id="1809962632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368762105" name="Picture">
+                        <wp:docPr id="1178435236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368762105" name="Picture"/>
+                                <pic:cNvPr id="1178435236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692732364" name="Picture">
+                        <wp:docPr id="78160191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692732364" name="Picture"/>
+                                <pic:cNvPr id="78160191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513267429" name="Picture">
+                        <wp:docPr id="2145241618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513267429" name="Picture"/>
+                                <pic:cNvPr id="2145241618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619402050" name="Picture">
+                        <wp:docPr id="934054822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619402050" name="Picture"/>
+                                <pic:cNvPr id="934054822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757923857" name="Picture">
+                        <wp:docPr id="1480628492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757923857" name="Picture"/>
+                                <pic:cNvPr id="1480628492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965462463" name="Picture">
+                        <wp:docPr id="1820572285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965462463" name="Picture"/>
+                                <pic:cNvPr id="1820572285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471647463" name="Picture">
+                        <wp:docPr id="856671617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471647463" name="Picture"/>
+                                <pic:cNvPr id="856671617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788609889" name="Picture">
+                  <wp:docPr id="867721691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788609889" name="Picture"/>
+                          <pic:cNvPr id="867721691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810014407" name="Picture">
+                  <wp:docPr id="1441649002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810014407" name="Picture"/>
+                          <pic:cNvPr id="1441649002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154303413" name="Picture">
+                  <wp:docPr id="812482886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154303413" name="Picture"/>
+                          <pic:cNvPr id="812482886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582930971" name="Picture">
+                  <wp:docPr id="1614875870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582930971" name="Picture"/>
+                          <pic:cNvPr id="1614875870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789235521" name="Picture">
+                  <wp:docPr id="982926301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789235521" name="Picture"/>
+                          <pic:cNvPr id="982926301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022701637" name="Picture">
+                  <wp:docPr id="2052511016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022701637" name="Picture"/>
+                          <pic:cNvPr id="2052511016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99715605" name="Picture">
+                        <wp:docPr id="972335244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99715605" name="Picture"/>
+                                <pic:cNvPr id="972335244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52158526" name="Picture">
+                  <wp:docPr id="1862055088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52158526" name="Picture"/>
+                          <pic:cNvPr id="1862055088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832264661" name="Picture">
+                  <wp:docPr id="1371676243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832264661" name="Picture"/>
+                          <pic:cNvPr id="1371676243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951311569" name="Picture">
+                  <wp:docPr id="1307474991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951311569" name="Picture"/>
+                          <pic:cNvPr id="1307474991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216942439" name="Picture">
+                  <wp:docPr id="289149998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216942439" name="Picture"/>
+                          <pic:cNvPr id="289149998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326838213" name="Picture">
+                  <wp:docPr id="398250086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326838213" name="Picture"/>
+                          <pic:cNvPr id="398250086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927393831" name="Picture">
+                  <wp:docPr id="1340601724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927393831" name="Picture"/>
+                          <pic:cNvPr id="1340601724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208920794" name="Picture">
+                        <wp:docPr id="1624377610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208920794" name="Picture"/>
+                                <pic:cNvPr id="1624377610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522785468" name="Picture">
+                        <wp:docPr id="2000239708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522785468" name="Picture"/>
+                                <pic:cNvPr id="2000239708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483550492" name="Picture">
+                  <wp:docPr id="1042315165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483550492" name="Picture"/>
+                          <pic:cNvPr id="1042315165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800437361" name="Picture">
+                  <wp:docPr id="475860826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800437361" name="Picture"/>
+                          <pic:cNvPr id="475860826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217512912" name="Picture">
+                  <wp:docPr id="675052708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217512912" name="Picture"/>
+                          <pic:cNvPr id="675052708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106806344" name="Picture">
+                  <wp:docPr id="169608883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106806344" name="Picture"/>
+                          <pic:cNvPr id="169608883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670317877" name="Picture">
+                  <wp:docPr id="1273399123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670317877" name="Picture"/>
+                          <pic:cNvPr id="1273399123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742305043" name="Picture">
+                  <wp:docPr id="1351480684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742305043" name="Picture"/>
+                          <pic:cNvPr id="1351480684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31951,57 +31951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42279471" name="Picture">
+                  <wp:docPr id="521403922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42279471" name="Picture"/>
+                          <pic:cNvPr id="521403922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32040,57 +32040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784903299" name="Picture">
+                  <wp:docPr id="545938953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784903299" name="Picture"/>
+                          <pic:cNvPr id="545938953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32684,57 +32684,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491522225" name="Picture">
+                  <wp:docPr id="2115711373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491522225" name="Picture"/>
+                          <pic:cNvPr id="2115711373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33682,57 +33682,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78923058" name="Picture">
+                  <wp:docPr id="1838719474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78923058" name="Picture"/>
+                          <pic:cNvPr id="1838719474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33785,57 +33785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948737176" name="Picture">
+                  <wp:docPr id="1855812147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948737176" name="Picture"/>
+                          <pic:cNvPr id="1855812147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35162,57 +35162,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834221964" name="Picture">
+                  <wp:docPr id="505360086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834221964" name="Picture"/>
+                          <pic:cNvPr id="505360086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36305,57 +36305,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489964544" name="Picture">
+                        <wp:docPr id="449113136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489964544" name="Picture"/>
+                                <pic:cNvPr id="449113136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37666,57 +37666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352760907" name="Picture">
+                  <wp:docPr id="2110396448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352760907" name="Picture"/>
+                          <pic:cNvPr id="2110396448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37755,57 +37755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647633301" name="Picture">
+                  <wp:docPr id="1345316078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647633301" name="Picture"/>
+                          <pic:cNvPr id="1345316078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38399,57 +38399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304116401" name="Picture">
+                  <wp:docPr id="1957974949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304116401" name="Picture"/>
+                          <pic:cNvPr id="1957974949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39397,57 +39397,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454392853" name="Picture">
+                  <wp:docPr id="812688651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454392853" name="Picture"/>
+                          <pic:cNvPr id="812688651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39500,57 +39500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151185553" name="Picture">
+                  <wp:docPr id="750219710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151185553" name="Picture"/>
+                          <pic:cNvPr id="750219710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40877,57 +40877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584231100" name="Picture">
+                  <wp:docPr id="1848214403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584231100" name="Picture"/>
+                          <pic:cNvPr id="1848214403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42020,57 +42020,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1816160936" name="Picture">
+                        <wp:docPr id="320119713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1816160936" name="Picture"/>
+                                <pic:cNvPr id="320119713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43291,57 +43291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258783301" name="Picture">
+                  <wp:docPr id="1968295491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258783301" name="Picture"/>
+                          <pic:cNvPr id="1968295491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43371,57 +43371,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408585382" name="Picture">
+                  <wp:docPr id="645974506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408585382" name="Picture"/>
+                          <pic:cNvPr id="645974506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43850,57 +43850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827051829" name="Picture">
+                  <wp:docPr id="1041527974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827051829" name="Picture"/>
+                          <pic:cNvPr id="1041527974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45488,57 +45488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91172516" name="Picture">
+                  <wp:docPr id="1357263444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91172516" name="Picture"/>
+                          <pic:cNvPr id="1357263444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45568,57 +45568,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201190046" name="Picture">
+                  <wp:docPr id="1670432976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201190046" name="Picture"/>
+                          <pic:cNvPr id="1670432976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46047,57 +46047,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12384536" name="Picture">
+                  <wp:docPr id="711853358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12384536" name="Picture"/>
+                          <pic:cNvPr id="711853358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47642,57 +47642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152246596" name="Picture">
+                  <wp:docPr id="1289408931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152246596" name="Picture"/>
+                          <pic:cNvPr id="1289408931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47713,57 +47713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187527356" name="Picture">
+                  <wp:docPr id="694765216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187527356" name="Picture"/>
+                          <pic:cNvPr id="694765216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48127,57 +48127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816014072" name="Picture">
+                  <wp:docPr id="1937011158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816014072" name="Picture"/>
+                          <pic:cNvPr id="1937011158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>