--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577612569" name="Picture">
+                  <wp:docPr id="1495087193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577612569" name="Picture"/>
+                          <pic:cNvPr id="1495087193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076512072" name="Picture">
+                  <wp:docPr id="1709517631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076512072" name="Picture"/>
+                          <pic:cNvPr id="1709517631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998819354" name="Picture">
+                        <wp:docPr id="1543626060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998819354" name="Picture"/>
+                                <pic:cNvPr id="1543626060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581833859" name="Picture">
+                  <wp:docPr id="53622803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581833859" name="Picture"/>
+                          <pic:cNvPr id="53622803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055077865" name="Picture">
+                  <wp:docPr id="1282901351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055077865" name="Picture"/>
+                          <pic:cNvPr id="1282901351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650145998" name="Picture">
+                  <wp:docPr id="777078699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650145998" name="Picture"/>
+                          <pic:cNvPr id="777078699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188854946" name="Picture">
+                  <wp:docPr id="219917488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188854946" name="Picture"/>
+                          <pic:cNvPr id="219917488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616791788" name="Picture">
+                  <wp:docPr id="995104047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616791788" name="Picture"/>
+                          <pic:cNvPr id="995104047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130093741" name="Picture">
+                        <wp:docPr id="1220265511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130093741" name="Picture"/>
+                                <pic:cNvPr id="1220265511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266674519" name="Picture">
+                        <wp:docPr id="1797451753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266674519" name="Picture"/>
+                                <pic:cNvPr id="1797451753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78625331" name="Picture">
+                        <wp:docPr id="1668408806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78625331" name="Picture"/>
+                                <pic:cNvPr id="1668408806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820433603" name="Picture">
+                        <wp:docPr id="374769941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820433603" name="Picture"/>
+                                <pic:cNvPr id="374769941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134722204" name="Picture">
+                        <wp:docPr id="1586049895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134722204" name="Picture"/>
+                                <pic:cNvPr id="1586049895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154977789" name="Picture">
+                        <wp:docPr id="1826746950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154977789" name="Picture"/>
+                                <pic:cNvPr id="1826746950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127144494" name="Picture">
+                        <wp:docPr id="1773103483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127144494" name="Picture"/>
+                                <pic:cNvPr id="1773103483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479314839" name="Picture">
+                        <wp:docPr id="919721467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479314839" name="Picture"/>
+                                <pic:cNvPr id="919721467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585581604" name="Picture">
+                        <wp:docPr id="271289982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585581604" name="Picture"/>
+                                <pic:cNvPr id="271289982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092734517" name="Picture">
+                        <wp:docPr id="1959970575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092734517" name="Picture"/>
+                                <pic:cNvPr id="1959970575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1194389563" name="Picture">
+                        <wp:docPr id="1716075980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1194389563" name="Picture"/>
+                                <pic:cNvPr id="1716075980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884405771" name="Picture">
+                        <wp:docPr id="1936239184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884405771" name="Picture"/>
+                                <pic:cNvPr id="1936239184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126532340" name="Picture">
+                        <wp:docPr id="2015083942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126532340" name="Picture"/>
+                                <pic:cNvPr id="2015083942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678541348" name="Picture">
+                        <wp:docPr id="414566120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678541348" name="Picture"/>
+                                <pic:cNvPr id="414566120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456383535" name="Picture">
+                        <wp:docPr id="985160537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456383535" name="Picture"/>
+                                <pic:cNvPr id="985160537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397635249" name="Picture">
+                  <wp:docPr id="81140182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397635249" name="Picture"/>
+                          <pic:cNvPr id="81140182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534191633" name="Picture">
+                  <wp:docPr id="757111980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534191633" name="Picture"/>
+                          <pic:cNvPr id="757111980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781327983" name="Picture">
+                  <wp:docPr id="581525532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781327983" name="Picture"/>
+                          <pic:cNvPr id="581525532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789797113" name="Picture">
+                  <wp:docPr id="2057580573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789797113" name="Picture"/>
+                          <pic:cNvPr id="2057580573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504667725" name="Picture">
+                  <wp:docPr id="2093877219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504667725" name="Picture"/>
+                          <pic:cNvPr id="2093877219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54293254" name="Picture">
+                  <wp:docPr id="1209263379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54293254" name="Picture"/>
+                          <pic:cNvPr id="1209263379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2136133208" name="Picture">
+                        <wp:docPr id="250416404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2136133208" name="Picture"/>
+                                <pic:cNvPr id="250416404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="210187883" name="Picture">
+                        <wp:docPr id="1573033577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="210187883" name="Picture"/>
+                                <pic:cNvPr id="1573033577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723952097" name="Picture">
+                  <wp:docPr id="722335168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723952097" name="Picture"/>
+                          <pic:cNvPr id="722335168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802244150" name="Picture">
+                  <wp:docPr id="703107402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802244150" name="Picture"/>
+                          <pic:cNvPr id="703107402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449841609" name="Picture">
+                  <wp:docPr id="1615866816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449841609" name="Picture"/>
+                          <pic:cNvPr id="1615866816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218337368" name="Picture">
+                  <wp:docPr id="856153091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218337368" name="Picture"/>
+                          <pic:cNvPr id="856153091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231064472" name="Picture">
+                  <wp:docPr id="715226696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231064472" name="Picture"/>
+                          <pic:cNvPr id="715226696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61198325" name="Picture">
+                  <wp:docPr id="391432284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61198325" name="Picture"/>
+                          <pic:cNvPr id="391432284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1101999573" name="Picture">
+                        <wp:docPr id="2096490114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1101999573" name="Picture"/>
+                                <pic:cNvPr id="2096490114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027353947" name="Picture">
+                        <wp:docPr id="47683781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027353947" name="Picture"/>
+                                <pic:cNvPr id="47683781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26911,57 +26911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31767504" name="Picture">
+                  <wp:docPr id="1384060799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31767504" name="Picture"/>
+                          <pic:cNvPr id="1384060799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27000,57 +27000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603990394" name="Picture">
+                  <wp:docPr id="362322077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603990394" name="Picture"/>
+                          <pic:cNvPr id="362322077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425250623" name="Picture">
+                  <wp:docPr id="289151714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425250623" name="Picture"/>
+                          <pic:cNvPr id="289151714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28741,57 +28741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336555943" name="Picture">
+                  <wp:docPr id="530673969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336555943" name="Picture"/>
+                          <pic:cNvPr id="530673969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300534102" name="Picture">
+                  <wp:docPr id="742027412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300534102" name="Picture"/>
+                          <pic:cNvPr id="742027412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30308,57 +30308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181268301" name="Picture">
+                  <wp:docPr id="1268856670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181268301" name="Picture"/>
+                          <pic:cNvPr id="1268856670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31515,57 +31515,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836276757" name="Picture">
+                        <wp:docPr id="1230854522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836276757" name="Picture"/>
+                                <pic:cNvPr id="1230854522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33912,57 +33912,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641200940" name="Picture">
+                  <wp:docPr id="1037127398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641200940" name="Picture"/>
+                          <pic:cNvPr id="1037127398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365949446" name="Picture">
+                  <wp:docPr id="1755046971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365949446" name="Picture"/>
+                          <pic:cNvPr id="1755046971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34451,57 +34451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618117264" name="Picture">
+                  <wp:docPr id="1269753563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618117264" name="Picture"/>
+                          <pic:cNvPr id="1269753563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35630,57 +35630,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770276883" name="Picture">
+                  <wp:docPr id="1408406958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770276883" name="Picture"/>
+                          <pic:cNvPr id="1408406958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35719,57 +35719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61987047" name="Picture">
+                  <wp:docPr id="1686047191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61987047" name="Picture"/>
+                          <pic:cNvPr id="1686047191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36399,57 +36399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007219203" name="Picture">
+                  <wp:docPr id="1490793405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007219203" name="Picture"/>
+                          <pic:cNvPr id="1490793405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37460,57 +37460,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062198777" name="Picture">
+                  <wp:docPr id="70399039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062198777" name="Picture"/>
+                          <pic:cNvPr id="70399039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37563,57 +37563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233986229" name="Picture">
+                  <wp:docPr id="1738518767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233986229" name="Picture"/>
+                          <pic:cNvPr id="1738518767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39021,57 +39021,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413427896" name="Picture">
+                  <wp:docPr id="154120309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413427896" name="Picture"/>
+                          <pic:cNvPr id="154120309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40218,57 +40218,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842648961" name="Picture">
+                        <wp:docPr id="1550862872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842648961" name="Picture"/>
+                                <pic:cNvPr id="1550862872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42388,57 +42388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806091070" name="Picture">
+                  <wp:docPr id="1358335808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806091070" name="Picture"/>
+                          <pic:cNvPr id="1358335808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42477,57 +42477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908261359" name="Picture">
+                  <wp:docPr id="1301163766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908261359" name="Picture"/>
+                          <pic:cNvPr id="1301163766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43121,57 +43121,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227827612" name="Picture">
+                  <wp:docPr id="326147541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227827612" name="Picture"/>
+                          <pic:cNvPr id="326147541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44119,57 +44119,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100462907" name="Picture">
+                  <wp:docPr id="179702502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100462907" name="Picture"/>
+                          <pic:cNvPr id="179702502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44222,57 +44222,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404240585" name="Picture">
+                  <wp:docPr id="1295675155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404240585" name="Picture"/>
+                          <pic:cNvPr id="1295675155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45599,57 +45599,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020878793" name="Picture">
+                  <wp:docPr id="1423021665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020878793" name="Picture"/>
+                          <pic:cNvPr id="1423021665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46742,57 +46742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786786269" name="Picture">
+                        <wp:docPr id="158626400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786786269" name="Picture"/>
+                                <pic:cNvPr id="158626400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47963,57 +47963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996896681" name="Picture">
+                  <wp:docPr id="1372495793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996896681" name="Picture"/>
+                          <pic:cNvPr id="1372495793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48034,57 +48034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305340132" name="Picture">
+                  <wp:docPr id="1915257158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305340132" name="Picture"/>
+                          <pic:cNvPr id="1915257158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48448,57 +48448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976161094" name="Picture">
+                  <wp:docPr id="682709975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976161094" name="Picture"/>
+                          <pic:cNvPr id="682709975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>