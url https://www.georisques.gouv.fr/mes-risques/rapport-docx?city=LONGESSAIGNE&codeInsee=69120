--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829820207" name="Picture">
+                  <wp:docPr id="147424421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829820207" name="Picture"/>
+                          <pic:cNvPr id="147424421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638223528" name="Picture">
+                  <wp:docPr id="1426402687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638223528" name="Picture"/>
+                          <pic:cNvPr id="1426402687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1013613445" name="Picture">
+                        <wp:docPr id="1826535326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1013613445" name="Picture"/>
+                                <pic:cNvPr id="1826535326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671893295" name="Picture">
+                  <wp:docPr id="1161432065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671893295" name="Picture"/>
+                          <pic:cNvPr id="1161432065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773694821" name="Picture">
+                  <wp:docPr id="927732761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773694821" name="Picture"/>
+                          <pic:cNvPr id="927732761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087747864" name="Picture">
+                  <wp:docPr id="1714928830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087747864" name="Picture"/>
+                          <pic:cNvPr id="1714928830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059235144" name="Picture">
+                  <wp:docPr id="2022302934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059235144" name="Picture"/>
+                          <pic:cNvPr id="2022302934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108938604" name="Picture">
+                  <wp:docPr id="519866874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108938604" name="Picture"/>
+                          <pic:cNvPr id="519866874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253762932" name="Picture">
+                        <wp:docPr id="465286234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253762932" name="Picture"/>
+                                <pic:cNvPr id="465286234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754750367" name="Picture">
+                        <wp:docPr id="2020598011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754750367" name="Picture"/>
+                                <pic:cNvPr id="2020598011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1468745752" name="Picture">
+                        <wp:docPr id="1469380091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1468745752" name="Picture"/>
+                                <pic:cNvPr id="1469380091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002660909" name="Picture">
+                        <wp:docPr id="904357657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002660909" name="Picture"/>
+                                <pic:cNvPr id="904357657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843109160" name="Picture">
+                        <wp:docPr id="479812753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843109160" name="Picture"/>
+                                <pic:cNvPr id="479812753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415882916" name="Picture">
+                        <wp:docPr id="1553614096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415882916" name="Picture"/>
+                                <pic:cNvPr id="1553614096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39623226" name="Picture">
+                        <wp:docPr id="670783677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39623226" name="Picture"/>
+                                <pic:cNvPr id="670783677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133880378" name="Picture">
+                        <wp:docPr id="1335678232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133880378" name="Picture"/>
+                                <pic:cNvPr id="1335678232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263824150" name="Picture">
+                        <wp:docPr id="1634674267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263824150" name="Picture"/>
+                                <pic:cNvPr id="1634674267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853552294" name="Picture">
+                        <wp:docPr id="12787026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853552294" name="Picture"/>
+                                <pic:cNvPr id="12787026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1876545765" name="Picture">
+                        <wp:docPr id="1440176664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1876545765" name="Picture"/>
+                                <pic:cNvPr id="1440176664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788233450" name="Picture">
+                        <wp:docPr id="503936215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788233450" name="Picture"/>
+                                <pic:cNvPr id="503936215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11597,57 +11597,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244625872" name="Picture">
+                        <wp:docPr id="1023761344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244625872" name="Picture"/>
+                                <pic:cNvPr id="1023761344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11944,57 +11944,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540203328" name="Picture">
+                        <wp:docPr id="1828592320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540203328" name="Picture"/>
+                                <pic:cNvPr id="1828592320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12391,57 +12391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923345051" name="Picture">
+                        <wp:docPr id="1590305357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923345051" name="Picture"/>
+                                <pic:cNvPr id="1590305357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13255,57 +13255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823239823" name="Picture">
+                  <wp:docPr id="1810529675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823239823" name="Picture"/>
+                          <pic:cNvPr id="1810529675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13344,57 +13344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556500271" name="Picture">
+                  <wp:docPr id="563831188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556500271" name="Picture"/>
+                          <pic:cNvPr id="563831188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13988,57 +13988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780199422" name="Picture">
+                  <wp:docPr id="1493874533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780199422" name="Picture"/>
+                          <pic:cNvPr id="1493874533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15216,57 +15216,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825686310" name="Picture">
+                  <wp:docPr id="332727665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825686310" name="Picture"/>
+                          <pic:cNvPr id="332727665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15319,57 +15319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558264091" name="Picture">
+                  <wp:docPr id="133344589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558264091" name="Picture"/>
+                          <pic:cNvPr id="133344589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16698,57 +16698,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897496335" name="Picture">
+                  <wp:docPr id="806817321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897496335" name="Picture"/>
+                          <pic:cNvPr id="806817321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17823,57 +17823,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643473047" name="Picture">
+                        <wp:docPr id="1805552078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643473047" name="Picture"/>
+                                <pic:cNvPr id="1805552078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19176,57 +19176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129953954" name="Picture">
+                  <wp:docPr id="307250476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129953954" name="Picture"/>
+                          <pic:cNvPr id="307250476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19265,57 +19265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413046588" name="Picture">
+                  <wp:docPr id="563201901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413046588" name="Picture"/>
+                          <pic:cNvPr id="563201901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19909,57 +19909,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644211466" name="Picture">
+                  <wp:docPr id="1054800488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644211466" name="Picture"/>
+                          <pic:cNvPr id="1054800488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20907,57 +20907,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76084488" name="Picture">
+                  <wp:docPr id="1520982616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76084488" name="Picture"/>
+                          <pic:cNvPr id="1520982616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21010,57 +21010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921561788" name="Picture">
+                  <wp:docPr id="251131301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921561788" name="Picture"/>
+                          <pic:cNvPr id="251131301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22391,57 +22391,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823694259" name="Picture">
+                  <wp:docPr id="1341046341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823694259" name="Picture"/>
+                          <pic:cNvPr id="1341046341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23553,57 +23553,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406581649" name="Picture">
+                        <wp:docPr id="1195223228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406581649" name="Picture"/>
+                                <pic:cNvPr id="1195223228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24528,57 +24528,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726294322" name="Picture">
+                        <wp:docPr id="1218876736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726294322" name="Picture"/>
+                                <pic:cNvPr id="1218876736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25937,57 +25937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877548925" name="Picture">
+                  <wp:docPr id="2008460391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877548925" name="Picture"/>
+                          <pic:cNvPr id="2008460391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26026,57 +26026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096862585" name="Picture">
+                  <wp:docPr id="1059308364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096862585" name="Picture"/>
+                          <pic:cNvPr id="1059308364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26706,57 +26706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133083902" name="Picture">
+                  <wp:docPr id="104996321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133083902" name="Picture"/>
+                          <pic:cNvPr id="104996321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938248751" name="Picture">
+                  <wp:docPr id="1527239810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938248751" name="Picture"/>
+                          <pic:cNvPr id="1527239810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_31.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27870,57 +27870,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026582130" name="Picture">
+                  <wp:docPr id="593847777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026582130" name="Picture"/>
+                          <pic:cNvPr id="593847777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29262,57 +29262,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082580979" name="Picture">
+                  <wp:docPr id="1712660632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082580979" name="Picture"/>
+                          <pic:cNvPr id="1712660632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_30.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30932,57 +30932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206311492" name="Picture">
+                        <wp:docPr id="484177505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206311492" name="Picture"/>
+                                <pic:cNvPr id="484177505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33329,57 +33329,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325451136" name="Picture">
+                  <wp:docPr id="513270626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325451136" name="Picture"/>
+                          <pic:cNvPr id="513270626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33400,57 +33400,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400225735" name="Picture">
+                  <wp:docPr id="1913988049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400225735" name="Picture"/>
+                          <pic:cNvPr id="1913988049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33868,57 +33868,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581987095" name="Picture">
+                  <wp:docPr id="834579212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581987095" name="Picture"/>
+                          <pic:cNvPr id="834579212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35027,57 +35027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077662350" name="Picture">
+                  <wp:docPr id="919571072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077662350" name="Picture"/>
+                          <pic:cNvPr id="919571072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35116,57 +35116,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86216628" name="Picture">
+                  <wp:docPr id="1839152163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86216628" name="Picture"/>
+                          <pic:cNvPr id="1839152163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35760,57 +35760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610968788" name="Picture">
+                  <wp:docPr id="700255319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610968788" name="Picture"/>
+                          <pic:cNvPr id="700255319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36758,57 +36758,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205360159" name="Picture">
+                  <wp:docPr id="491916620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205360159" name="Picture"/>
+                          <pic:cNvPr id="491916620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36861,57 +36861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275936321" name="Picture">
+                  <wp:docPr id="1181956983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275936321" name="Picture"/>
+                          <pic:cNvPr id="1181956983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38238,57 +38238,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712245602" name="Picture">
+                  <wp:docPr id="827451554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712245602" name="Picture"/>
+                          <pic:cNvPr id="827451554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39381,57 +39381,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554911101" name="Picture">
+                        <wp:docPr id="498528059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554911101" name="Picture"/>
+                                <pic:cNvPr id="498528059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40749,57 +40749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736509740" name="Picture">
+                  <wp:docPr id="589041879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736509740" name="Picture"/>
+                          <pic:cNvPr id="589041879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40838,57 +40838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058372961" name="Picture">
+                  <wp:docPr id="2076818669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058372961" name="Picture"/>
+                          <pic:cNvPr id="2076818669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41470,57 +41470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167338549" name="Picture">
+                  <wp:docPr id="225920814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167338549" name="Picture"/>
+                          <pic:cNvPr id="225920814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42414,57 +42414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471610909" name="Picture">
+                  <wp:docPr id="1476311317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471610909" name="Picture"/>
+                          <pic:cNvPr id="1476311317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42526,57 +42526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268929538" name="Picture">
+                  <wp:docPr id="324155758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268929538" name="Picture"/>
+                          <pic:cNvPr id="324155758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44185,57 +44185,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281398265" name="Picture">
+                  <wp:docPr id="82605995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281398265" name="Picture"/>
+                          <pic:cNvPr id="82605995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45364,57 +45364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087018062" name="Picture">
+                  <wp:docPr id="1975784889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087018062" name="Picture"/>
+                          <pic:cNvPr id="1975784889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45444,57 +45444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300700317" name="Picture">
+                  <wp:docPr id="2090765712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300700317" name="Picture"/>
+                          <pic:cNvPr id="2090765712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45932,57 +45932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803101213" name="Picture">
+                  <wp:docPr id="981179591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803101213" name="Picture"/>
+                          <pic:cNvPr id="981179591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>