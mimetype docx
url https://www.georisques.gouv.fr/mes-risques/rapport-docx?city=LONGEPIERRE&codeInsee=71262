--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969276274" name="Picture">
+                  <wp:docPr id="487601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969276274" name="Picture"/>
+                          <pic:cNvPr id="487601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245161255" name="Picture">
+                  <wp:docPr id="63368664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245161255" name="Picture"/>
+                          <pic:cNvPr id="63368664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077470941" name="Picture">
+                        <wp:docPr id="201630788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077470941" name="Picture"/>
+                                <pic:cNvPr id="201630788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516418453" name="Picture">
+                  <wp:docPr id="335616547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516418453" name="Picture"/>
+                          <pic:cNvPr id="335616547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058101387" name="Picture">
+                  <wp:docPr id="1795352777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058101387" name="Picture"/>
+                          <pic:cNvPr id="1795352777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358470076" name="Picture">
+                  <wp:docPr id="1607947291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358470076" name="Picture"/>
+                          <pic:cNvPr id="1607947291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384282193" name="Picture">
+                  <wp:docPr id="504911885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384282193" name="Picture"/>
+                          <pic:cNvPr id="504911885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991522297" name="Picture">
+                  <wp:docPr id="841436671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991522297" name="Picture"/>
+                          <pic:cNvPr id="841436671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754987677" name="Picture">
+                        <wp:docPr id="569609524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754987677" name="Picture"/>
+                                <pic:cNvPr id="569609524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684545140" name="Picture">
+                        <wp:docPr id="452921373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684545140" name="Picture"/>
+                                <pic:cNvPr id="452921373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490959035" name="Picture">
+                        <wp:docPr id="729693958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490959035" name="Picture"/>
+                                <pic:cNvPr id="729693958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912582969" name="Picture">
+                        <wp:docPr id="1400505224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912582969" name="Picture"/>
+                                <pic:cNvPr id="1400505224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835301099" name="Picture">
+                        <wp:docPr id="761460145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835301099" name="Picture"/>
+                                <pic:cNvPr id="761460145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266704345" name="Picture">
+                        <wp:docPr id="314390387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266704345" name="Picture"/>
+                                <pic:cNvPr id="314390387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952020582" name="Picture">
+                        <wp:docPr id="1999440645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952020582" name="Picture"/>
+                                <pic:cNvPr id="1999440645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664801639" name="Picture">
+                        <wp:docPr id="1392139292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664801639" name="Picture"/>
+                                <pic:cNvPr id="1392139292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971831759" name="Picture">
+                        <wp:docPr id="2084015870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971831759" name="Picture"/>
+                                <pic:cNvPr id="2084015870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="527806108" name="Picture">
+                        <wp:docPr id="922338501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="527806108" name="Picture"/>
+                                <pic:cNvPr id="922338501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99299829" name="Picture">
+                        <wp:docPr id="1312387734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99299829" name="Picture"/>
+                                <pic:cNvPr id="1312387734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030026984" name="Picture">
+                        <wp:docPr id="283735110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030026984" name="Picture"/>
+                                <pic:cNvPr id="283735110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632722673" name="Picture">
+                        <wp:docPr id="155324902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632722673" name="Picture"/>
+                                <pic:cNvPr id="155324902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="395440220" name="Picture">
+                        <wp:docPr id="1492891825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="395440220" name="Picture"/>
+                                <pic:cNvPr id="1492891825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792751803" name="Picture">
+                        <wp:docPr id="2064650434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792751803" name="Picture"/>
+                                <pic:cNvPr id="2064650434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113849707" name="Picture">
+                  <wp:docPr id="134826971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113849707" name="Picture"/>
+                          <pic:cNvPr id="134826971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956123010" name="Picture">
+                  <wp:docPr id="1864857195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956123010" name="Picture"/>
+                          <pic:cNvPr id="1864857195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781821884" name="Picture">
+                  <wp:docPr id="1618742489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781821884" name="Picture"/>
+                          <pic:cNvPr id="1618742489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784544309" name="Picture">
+                  <wp:docPr id="1264245990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784544309" name="Picture"/>
+                          <pic:cNvPr id="1264245990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691126244" name="Picture">
+                  <wp:docPr id="1541783365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691126244" name="Picture"/>
+                          <pic:cNvPr id="1541783365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155387581" name="Picture">
+                  <wp:docPr id="1876039000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155387581" name="Picture"/>
+                          <pic:cNvPr id="1876039000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095527061" name="Picture">
+                        <wp:docPr id="430662300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095527061" name="Picture"/>
+                                <pic:cNvPr id="430662300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20161,57 +20161,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167998835" name="Picture">
+                  <wp:docPr id="1449070761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167998835" name="Picture"/>
+                          <pic:cNvPr id="1449070761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799436199" name="Picture">
+                  <wp:docPr id="683922012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799436199" name="Picture"/>
+                          <pic:cNvPr id="683922012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20786,57 +20786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478082217" name="Picture">
+                  <wp:docPr id="59146084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478082217" name="Picture"/>
+                          <pic:cNvPr id="59146084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23029,57 +23029,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758777440" name="Picture">
+                  <wp:docPr id="770518330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758777440" name="Picture"/>
+                          <pic:cNvPr id="770518330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23118,57 +23118,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954759560" name="Picture">
+                  <wp:docPr id="462052329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954759560" name="Picture"/>
+                          <pic:cNvPr id="462052329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23762,57 +23762,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643792199" name="Picture">
+                  <wp:docPr id="734489251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643792199" name="Picture"/>
+                          <pic:cNvPr id="734489251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24760,57 +24760,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107787832" name="Picture">
+                  <wp:docPr id="1920268528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107787832" name="Picture"/>
+                          <pic:cNvPr id="1920268528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24863,57 +24863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721130386" name="Picture">
+                  <wp:docPr id="955536562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721130386" name="Picture"/>
+                          <pic:cNvPr id="955536562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26242,57 +26242,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033041823" name="Picture">
+                  <wp:docPr id="1583997015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033041823" name="Picture"/>
+                          <pic:cNvPr id="1583997015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27367,57 +27367,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189389308" name="Picture">
+                        <wp:docPr id="565487119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189389308" name="Picture"/>
+                                <pic:cNvPr id="565487119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28720,57 +28720,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995468901" name="Picture">
+                  <wp:docPr id="1733057757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995468901" name="Picture"/>
+                          <pic:cNvPr id="1733057757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28809,57 +28809,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035877906" name="Picture">
+                  <wp:docPr id="508729981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035877906" name="Picture"/>
+                          <pic:cNvPr id="508729981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29453,57 +29453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448900998" name="Picture">
+                  <wp:docPr id="441631590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448900998" name="Picture"/>
+                          <pic:cNvPr id="441631590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30451,57 +30451,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803114218" name="Picture">
+                  <wp:docPr id="235105952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803114218" name="Picture"/>
+                          <pic:cNvPr id="235105952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30554,57 +30554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960792412" name="Picture">
+                  <wp:docPr id="28199346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960792412" name="Picture"/>
+                          <pic:cNvPr id="28199346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31935,57 +31935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797920962" name="Picture">
+                  <wp:docPr id="357693337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797920962" name="Picture"/>
+                          <pic:cNvPr id="357693337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33097,57 +33097,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389136840" name="Picture">
+                        <wp:docPr id="582454956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389136840" name="Picture"/>
+                                <pic:cNvPr id="582454956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34072,57 +34072,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="116385736" name="Picture">
+                        <wp:docPr id="1657556588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="116385736" name="Picture"/>
+                                <pic:cNvPr id="1657556588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35481,57 +35481,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810270230" name="Picture">
+                  <wp:docPr id="2089840247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810270230" name="Picture"/>
+                          <pic:cNvPr id="2089840247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35570,57 +35570,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46707961" name="Picture">
+                  <wp:docPr id="1177078529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46707961" name="Picture"/>
+                          <pic:cNvPr id="1177078529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36250,57 +36250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544580397" name="Picture">
+                  <wp:docPr id="1055984959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544580397" name="Picture"/>
+                          <pic:cNvPr id="1055984959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37311,57 +37311,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235401420" name="Picture">
+                  <wp:docPr id="1029011740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235401420" name="Picture"/>
+                          <pic:cNvPr id="1029011740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37414,57 +37414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647028152" name="Picture">
+                  <wp:docPr id="752459211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647028152" name="Picture"/>
+                          <pic:cNvPr id="752459211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38872,57 +38872,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354658894" name="Picture">
+                  <wp:docPr id="2127576603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354658894" name="Picture"/>
+                          <pic:cNvPr id="2127576603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40069,57 +40069,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920916498" name="Picture">
+                        <wp:docPr id="472426228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920916498" name="Picture"/>
+                                <pic:cNvPr id="472426228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42438,57 +42438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108159021" name="Picture">
+                  <wp:docPr id="1137630598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108159021" name="Picture"/>
+                          <pic:cNvPr id="1137630598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42527,57 +42527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086620750" name="Picture">
+                  <wp:docPr id="495615921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086620750" name="Picture"/>
+                          <pic:cNvPr id="495615921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43171,57 +43171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782425429" name="Picture">
+                  <wp:docPr id="1154250226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782425429" name="Picture"/>
+                          <pic:cNvPr id="1154250226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44169,57 +44169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981228490" name="Picture">
+                  <wp:docPr id="606190421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981228490" name="Picture"/>
+                          <pic:cNvPr id="606190421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44272,57 +44272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97949386" name="Picture">
+                  <wp:docPr id="1216231980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97949386" name="Picture"/>
+                          <pic:cNvPr id="1216231980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45649,57 +45649,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24976212" name="Picture">
+                  <wp:docPr id="1973113060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24976212" name="Picture"/>
+                          <pic:cNvPr id="1973113060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46792,57 +46792,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183150042" name="Picture">
+                        <wp:docPr id="1869411816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183150042" name="Picture"/>
+                                <pic:cNvPr id="1869411816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48013,57 +48013,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793471973" name="Picture">
+                  <wp:docPr id="1088394385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793471973" name="Picture"/>
+                          <pic:cNvPr id="1088394385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48084,57 +48084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061085806" name="Picture">
+                  <wp:docPr id="1638595336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061085806" name="Picture"/>
+                          <pic:cNvPr id="1638595336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48498,57 +48498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088105020" name="Picture">
+                  <wp:docPr id="1136966941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088105020" name="Picture"/>
+                          <pic:cNvPr id="1136966941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>