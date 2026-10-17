--- v1 (2026-10-14)
+++ v2 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487601" name="Picture">
+                  <wp:docPr id="1386601383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487601" name="Picture"/>
+                          <pic:cNvPr id="1386601383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63368664" name="Picture">
+                  <wp:docPr id="2140825417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63368664" name="Picture"/>
+                          <pic:cNvPr id="2140825417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="201630788" name="Picture">
+                        <wp:docPr id="884927936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="201630788" name="Picture"/>
+                                <pic:cNvPr id="884927936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335616547" name="Picture">
+                  <wp:docPr id="1519894593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335616547" name="Picture"/>
+                          <pic:cNvPr id="1519894593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795352777" name="Picture">
+                  <wp:docPr id="1098274933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795352777" name="Picture"/>
+                          <pic:cNvPr id="1098274933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607947291" name="Picture">
+                  <wp:docPr id="1300138636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607947291" name="Picture"/>
+                          <pic:cNvPr id="1300138636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504911885" name="Picture">
+                  <wp:docPr id="762479555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504911885" name="Picture"/>
+                          <pic:cNvPr id="762479555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841436671" name="Picture">
+                  <wp:docPr id="1680632586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841436671" name="Picture"/>
+                          <pic:cNvPr id="1680632586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="569609524" name="Picture">
+                        <wp:docPr id="1422900678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="569609524" name="Picture"/>
+                                <pic:cNvPr id="1422900678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452921373" name="Picture">
+                        <wp:docPr id="823490963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452921373" name="Picture"/>
+                                <pic:cNvPr id="823490963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729693958" name="Picture">
+                        <wp:docPr id="1802925998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729693958" name="Picture"/>
+                                <pic:cNvPr id="1802925998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400505224" name="Picture">
+                        <wp:docPr id="1848018886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400505224" name="Picture"/>
+                                <pic:cNvPr id="1848018886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="761460145" name="Picture">
+                        <wp:docPr id="1693298812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="761460145" name="Picture"/>
+                                <pic:cNvPr id="1693298812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314390387" name="Picture">
+                        <wp:docPr id="1055984353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314390387" name="Picture"/>
+                                <pic:cNvPr id="1055984353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999440645" name="Picture">
+                        <wp:docPr id="1270703540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999440645" name="Picture"/>
+                                <pic:cNvPr id="1270703540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392139292" name="Picture">
+                        <wp:docPr id="310424766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392139292" name="Picture"/>
+                                <pic:cNvPr id="310424766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084015870" name="Picture">
+                        <wp:docPr id="1898707775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084015870" name="Picture"/>
+                                <pic:cNvPr id="1898707775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922338501" name="Picture">
+                        <wp:docPr id="211364415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922338501" name="Picture"/>
+                                <pic:cNvPr id="211364415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312387734" name="Picture">
+                        <wp:docPr id="1526599446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312387734" name="Picture"/>
+                                <pic:cNvPr id="1526599446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="283735110" name="Picture">
+                        <wp:docPr id="270120021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="283735110" name="Picture"/>
+                                <pic:cNvPr id="270120021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155324902" name="Picture">
+                        <wp:docPr id="1544498131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155324902" name="Picture"/>
+                                <pic:cNvPr id="1544498131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1492891825" name="Picture">
+                        <wp:docPr id="194786643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1492891825" name="Picture"/>
+                                <pic:cNvPr id="194786643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064650434" name="Picture">
+                        <wp:docPr id="1571453907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064650434" name="Picture"/>
+                                <pic:cNvPr id="1571453907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134826971" name="Picture">
+                  <wp:docPr id="1461090708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134826971" name="Picture"/>
+                          <pic:cNvPr id="1461090708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864857195" name="Picture">
+                  <wp:docPr id="1749945644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864857195" name="Picture"/>
+                          <pic:cNvPr id="1749945644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618742489" name="Picture">
+                  <wp:docPr id="1563014822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618742489" name="Picture"/>
+                          <pic:cNvPr id="1563014822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264245990" name="Picture">
+                  <wp:docPr id="186597751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264245990" name="Picture"/>
+                          <pic:cNvPr id="186597751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541783365" name="Picture">
+                  <wp:docPr id="1433459669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541783365" name="Picture"/>
+                          <pic:cNvPr id="1433459669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876039000" name="Picture">
+                  <wp:docPr id="483125862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876039000" name="Picture"/>
+                          <pic:cNvPr id="483125862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430662300" name="Picture">
+                        <wp:docPr id="289043383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430662300" name="Picture"/>
+                                <pic:cNvPr id="289043383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20161,57 +20161,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449070761" name="Picture">
+                  <wp:docPr id="792713795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449070761" name="Picture"/>
+                          <pic:cNvPr id="792713795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683922012" name="Picture">
+                  <wp:docPr id="15518006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683922012" name="Picture"/>
+                          <pic:cNvPr id="15518006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20786,57 +20786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59146084" name="Picture">
+                  <wp:docPr id="103100800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59146084" name="Picture"/>
+                          <pic:cNvPr id="103100800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23029,57 +23029,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770518330" name="Picture">
+                  <wp:docPr id="950243024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770518330" name="Picture"/>
+                          <pic:cNvPr id="950243024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23118,57 +23118,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462052329" name="Picture">
+                  <wp:docPr id="1591760267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462052329" name="Picture"/>
+                          <pic:cNvPr id="1591760267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23762,57 +23762,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734489251" name="Picture">
+                  <wp:docPr id="1910953702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734489251" name="Picture"/>
+                          <pic:cNvPr id="1910953702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24760,57 +24760,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920268528" name="Picture">
+                  <wp:docPr id="1327648652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920268528" name="Picture"/>
+                          <pic:cNvPr id="1327648652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24863,57 +24863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955536562" name="Picture">
+                  <wp:docPr id="47757010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955536562" name="Picture"/>
+                          <pic:cNvPr id="47757010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26242,57 +26242,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583997015" name="Picture">
+                  <wp:docPr id="2085494741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583997015" name="Picture"/>
+                          <pic:cNvPr id="2085494741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27367,57 +27367,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565487119" name="Picture">
+                        <wp:docPr id="2077533329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565487119" name="Picture"/>
+                                <pic:cNvPr id="2077533329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28720,57 +28720,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733057757" name="Picture">
+                  <wp:docPr id="1993021652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733057757" name="Picture"/>
+                          <pic:cNvPr id="1993021652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28809,57 +28809,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508729981" name="Picture">
+                  <wp:docPr id="1837605654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508729981" name="Picture"/>
+                          <pic:cNvPr id="1837605654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29453,57 +29453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441631590" name="Picture">
+                  <wp:docPr id="858354203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441631590" name="Picture"/>
+                          <pic:cNvPr id="858354203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30451,57 +30451,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235105952" name="Picture">
+                  <wp:docPr id="1056202496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235105952" name="Picture"/>
+                          <pic:cNvPr id="1056202496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30554,57 +30554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28199346" name="Picture">
+                  <wp:docPr id="1154726971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28199346" name="Picture"/>
+                          <pic:cNvPr id="1154726971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31935,57 +31935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357693337" name="Picture">
+                  <wp:docPr id="1649731473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357693337" name="Picture"/>
+                          <pic:cNvPr id="1649731473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33097,57 +33097,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582454956" name="Picture">
+                        <wp:docPr id="2046663236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582454956" name="Picture"/>
+                                <pic:cNvPr id="2046663236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34072,57 +34072,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1657556588" name="Picture">
+                        <wp:docPr id="1361926197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1657556588" name="Picture"/>
+                                <pic:cNvPr id="1361926197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35481,57 +35481,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089840247" name="Picture">
+                  <wp:docPr id="1150801902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089840247" name="Picture"/>
+                          <pic:cNvPr id="1150801902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35570,57 +35570,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177078529" name="Picture">
+                  <wp:docPr id="2087428419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177078529" name="Picture"/>
+                          <pic:cNvPr id="2087428419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36250,57 +36250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055984959" name="Picture">
+                  <wp:docPr id="45029216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055984959" name="Picture"/>
+                          <pic:cNvPr id="45029216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37311,57 +37311,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029011740" name="Picture">
+                  <wp:docPr id="1633350488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029011740" name="Picture"/>
+                          <pic:cNvPr id="1633350488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37414,57 +37414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752459211" name="Picture">
+                  <wp:docPr id="2095461547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752459211" name="Picture"/>
+                          <pic:cNvPr id="2095461547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38872,57 +38872,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127576603" name="Picture">
+                  <wp:docPr id="1774959166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127576603" name="Picture"/>
+                          <pic:cNvPr id="1774959166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40069,57 +40069,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472426228" name="Picture">
+                        <wp:docPr id="171526407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472426228" name="Picture"/>
+                                <pic:cNvPr id="171526407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42438,57 +42438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137630598" name="Picture">
+                  <wp:docPr id="907805870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137630598" name="Picture"/>
+                          <pic:cNvPr id="907805870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42527,57 +42527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495615921" name="Picture">
+                  <wp:docPr id="96861767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495615921" name="Picture"/>
+                          <pic:cNvPr id="96861767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43171,57 +43171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154250226" name="Picture">
+                  <wp:docPr id="1165291145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154250226" name="Picture"/>
+                          <pic:cNvPr id="1165291145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44169,57 +44169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606190421" name="Picture">
+                  <wp:docPr id="984757557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606190421" name="Picture"/>
+                          <pic:cNvPr id="984757557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44272,57 +44272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216231980" name="Picture">
+                  <wp:docPr id="113315850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216231980" name="Picture"/>
+                          <pic:cNvPr id="113315850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45649,57 +45649,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973113060" name="Picture">
+                  <wp:docPr id="1818700318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973113060" name="Picture"/>
+                          <pic:cNvPr id="1818700318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46792,57 +46792,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869411816" name="Picture">
+                        <wp:docPr id="615055150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869411816" name="Picture"/>
+                                <pic:cNvPr id="615055150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48013,57 +48013,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088394385" name="Picture">
+                  <wp:docPr id="1909065343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088394385" name="Picture"/>
+                          <pic:cNvPr id="1909065343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48084,57 +48084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638595336" name="Picture">
+                  <wp:docPr id="1391976568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638595336" name="Picture"/>
+                          <pic:cNvPr id="1391976568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48498,57 +48498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136966941" name="Picture">
+                  <wp:docPr id="1280827937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136966941" name="Picture"/>
+                          <pic:cNvPr id="1280827937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>