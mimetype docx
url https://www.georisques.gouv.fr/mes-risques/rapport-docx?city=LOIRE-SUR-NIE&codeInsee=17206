--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409327597" name="Picture">
+                  <wp:docPr id="166370286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409327597" name="Picture"/>
+                          <pic:cNvPr id="166370286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719686302" name="Picture">
+                  <wp:docPr id="1046727654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719686302" name="Picture"/>
+                          <pic:cNvPr id="1046727654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037891638" name="Picture">
+                        <wp:docPr id="511007516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037891638" name="Picture"/>
+                                <pic:cNvPr id="511007516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589163983" name="Picture">
+                  <wp:docPr id="1929526021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589163983" name="Picture"/>
+                          <pic:cNvPr id="1929526021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293334312" name="Picture">
+                  <wp:docPr id="1301325428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293334312" name="Picture"/>
+                          <pic:cNvPr id="1301325428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561547279" name="Picture">
+                  <wp:docPr id="1295485411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561547279" name="Picture"/>
+                          <pic:cNvPr id="1295485411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221492716" name="Picture">
+                  <wp:docPr id="946129415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221492716" name="Picture"/>
+                          <pic:cNvPr id="946129415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198146764" name="Picture">
+                  <wp:docPr id="2011847773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198146764" name="Picture"/>
+                          <pic:cNvPr id="2011847773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845590401" name="Picture">
+                        <wp:docPr id="3253973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845590401" name="Picture"/>
+                                <pic:cNvPr id="3253973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247307385" name="Picture">
+                        <wp:docPr id="281892225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247307385" name="Picture"/>
+                                <pic:cNvPr id="281892225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618232306" name="Picture">
+                        <wp:docPr id="1347203069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618232306" name="Picture"/>
+                                <pic:cNvPr id="1347203069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="381286789" name="Picture">
+                        <wp:docPr id="900725245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="381286789" name="Picture"/>
+                                <pic:cNvPr id="900725245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767014630" name="Picture">
+                        <wp:docPr id="809056226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767014630" name="Picture"/>
+                                <pic:cNvPr id="809056226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834617260" name="Picture">
+                        <wp:docPr id="787515661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834617260" name="Picture"/>
+                                <pic:cNvPr id="787515661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1760094081" name="Picture">
+                        <wp:docPr id="1287336985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1760094081" name="Picture"/>
+                                <pic:cNvPr id="1287336985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069743382" name="Picture">
+                        <wp:docPr id="447319130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069743382" name="Picture"/>
+                                <pic:cNvPr id="447319130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019614322" name="Picture">
+                        <wp:docPr id="1790546054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019614322" name="Picture"/>
+                                <pic:cNvPr id="1790546054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820228712" name="Picture">
+                        <wp:docPr id="787364800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820228712" name="Picture"/>
+                                <pic:cNvPr id="787364800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774288091" name="Picture">
+                        <wp:docPr id="508391695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774288091" name="Picture"/>
+                                <pic:cNvPr id="508391695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956407553" name="Picture">
+                        <wp:docPr id="732795238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956407553" name="Picture"/>
+                                <pic:cNvPr id="732795238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="379364640" name="Picture">
+                        <wp:docPr id="927358873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="379364640" name="Picture"/>
+                                <pic:cNvPr id="927358873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470571839" name="Picture">
+                        <wp:docPr id="1829303245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470571839" name="Picture"/>
+                                <pic:cNvPr id="1829303245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152653941" name="Picture">
+                        <wp:docPr id="297273339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152653941" name="Picture"/>
+                                <pic:cNvPr id="297273339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973536951" name="Picture">
+                  <wp:docPr id="1570818388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973536951" name="Picture"/>
+                          <pic:cNvPr id="1570818388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773940219" name="Picture">
+                  <wp:docPr id="732265887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773940219" name="Picture"/>
+                          <pic:cNvPr id="732265887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403881740" name="Picture">
+                  <wp:docPr id="1779235427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403881740" name="Picture"/>
+                          <pic:cNvPr id="1779235427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604340804" name="Picture">
+                  <wp:docPr id="1015239541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604340804" name="Picture"/>
+                          <pic:cNvPr id="1015239541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777985804" name="Picture">
+                  <wp:docPr id="1618074009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777985804" name="Picture"/>
+                          <pic:cNvPr id="1618074009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387179163" name="Picture">
+                  <wp:docPr id="1944579158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387179163" name="Picture"/>
+                          <pic:cNvPr id="1944579158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308289702" name="Picture">
+                        <wp:docPr id="1666229397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308289702" name="Picture"/>
+                                <pic:cNvPr id="1666229397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924525566" name="Picture">
+                        <wp:docPr id="201260375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924525566" name="Picture"/>
+                                <pic:cNvPr id="201260375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712327131" name="Picture">
+                  <wp:docPr id="2075767683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712327131" name="Picture"/>
+                          <pic:cNvPr id="2075767683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949384499" name="Picture">
+                  <wp:docPr id="557771871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949384499" name="Picture"/>
+                          <pic:cNvPr id="557771871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451013388" name="Picture">
+                  <wp:docPr id="1574349162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451013388" name="Picture"/>
+                          <pic:cNvPr id="1574349162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255630625" name="Picture">
+                  <wp:docPr id="2020230331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255630625" name="Picture"/>
+                          <pic:cNvPr id="2020230331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506696606" name="Picture">
+                  <wp:docPr id="1826117179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506696606" name="Picture"/>
+                          <pic:cNvPr id="1826117179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330029742" name="Picture">
+                  <wp:docPr id="1859726164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330029742" name="Picture"/>
+                          <pic:cNvPr id="1859726164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755899145" name="Picture">
+                        <wp:docPr id="219078516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755899145" name="Picture"/>
+                                <pic:cNvPr id="219078516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="758890993" name="Picture">
+                        <wp:docPr id="265586022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="758890993" name="Picture"/>
+                                <pic:cNvPr id="265586022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26911,57 +26911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638965704" name="Picture">
+                  <wp:docPr id="571201607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638965704" name="Picture"/>
+                          <pic:cNvPr id="571201607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27000,57 +27000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735405487" name="Picture">
+                  <wp:docPr id="1225875424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735405487" name="Picture"/>
+                          <pic:cNvPr id="1225875424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848360798" name="Picture">
+                  <wp:docPr id="734341361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848360798" name="Picture"/>
+                          <pic:cNvPr id="734341361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28741,57 +28741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387650378" name="Picture">
+                  <wp:docPr id="467156676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387650378" name="Picture"/>
+                          <pic:cNvPr id="467156676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480600000" name="Picture">
+                  <wp:docPr id="1381957678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480600000" name="Picture"/>
+                          <pic:cNvPr id="1381957678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30308,57 +30308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133694630" name="Picture">
+                  <wp:docPr id="872672724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133694630" name="Picture"/>
+                          <pic:cNvPr id="872672724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31515,57 +31515,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287978625" name="Picture">
+                        <wp:docPr id="1223147580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287978625" name="Picture"/>
+                                <pic:cNvPr id="1223147580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33912,57 +33912,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906693347" name="Picture">
+                  <wp:docPr id="1138667346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906693347" name="Picture"/>
+                          <pic:cNvPr id="1138667346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714502630" name="Picture">
+                  <wp:docPr id="1340016802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714502630" name="Picture"/>
+                          <pic:cNvPr id="1340016802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34451,57 +34451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784206857" name="Picture">
+                  <wp:docPr id="969922373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784206857" name="Picture"/>
+                          <pic:cNvPr id="969922373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35630,57 +35630,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696380012" name="Picture">
+                  <wp:docPr id="1667079216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696380012" name="Picture"/>
+                          <pic:cNvPr id="1667079216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35719,57 +35719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082267240" name="Picture">
+                  <wp:docPr id="1425015521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082267240" name="Picture"/>
+                          <pic:cNvPr id="1425015521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36399,57 +36399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356372348" name="Picture">
+                  <wp:docPr id="331518661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356372348" name="Picture"/>
+                          <pic:cNvPr id="331518661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37460,57 +37460,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195512869" name="Picture">
+                  <wp:docPr id="611988121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195512869" name="Picture"/>
+                          <pic:cNvPr id="611988121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37563,57 +37563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981916359" name="Picture">
+                  <wp:docPr id="1759456474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981916359" name="Picture"/>
+                          <pic:cNvPr id="1759456474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39021,57 +39021,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523113394" name="Picture">
+                  <wp:docPr id="1942323308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523113394" name="Picture"/>
+                          <pic:cNvPr id="1942323308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40218,57 +40218,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828376067" name="Picture">
+                        <wp:docPr id="890783245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828376067" name="Picture"/>
+                                <pic:cNvPr id="890783245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42388,57 +42388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482418825" name="Picture">
+                  <wp:docPr id="1715045403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482418825" name="Picture"/>
+                          <pic:cNvPr id="1715045403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42477,57 +42477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702968777" name="Picture">
+                  <wp:docPr id="2093233391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702968777" name="Picture"/>
+                          <pic:cNvPr id="2093233391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43121,57 +43121,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404175594" name="Picture">
+                  <wp:docPr id="186330452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404175594" name="Picture"/>
+                          <pic:cNvPr id="186330452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44119,57 +44119,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515362291" name="Picture">
+                  <wp:docPr id="1984174157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515362291" name="Picture"/>
+                          <pic:cNvPr id="1984174157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44222,57 +44222,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965580329" name="Picture">
+                  <wp:docPr id="842145053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965580329" name="Picture"/>
+                          <pic:cNvPr id="842145053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45599,57 +45599,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360985496" name="Picture">
+                  <wp:docPr id="649158575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360985496" name="Picture"/>
+                          <pic:cNvPr id="649158575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46742,57 +46742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306492072" name="Picture">
+                        <wp:docPr id="1203675802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306492072" name="Picture"/>
+                                <pic:cNvPr id="1203675802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47963,57 +47963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795926710" name="Picture">
+                  <wp:docPr id="1809760741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795926710" name="Picture"/>
+                          <pic:cNvPr id="1809760741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48034,57 +48034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64435547" name="Picture">
+                  <wp:docPr id="612126179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64435547" name="Picture"/>
+                          <pic:cNvPr id="612126179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48448,57 +48448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646928250" name="Picture">
+                  <wp:docPr id="1243924343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646928250" name="Picture"/>
+                          <pic:cNvPr id="1243924343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>