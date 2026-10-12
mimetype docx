--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111778856" name="Picture">
+                  <wp:docPr id="423947978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111778856" name="Picture"/>
+                          <pic:cNvPr id="423947978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114499999" name="Picture">
+                  <wp:docPr id="796741461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114499999" name="Picture"/>
+                          <pic:cNvPr id="796741461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096764540" name="Picture">
+                        <wp:docPr id="1893751984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096764540" name="Picture"/>
+                                <pic:cNvPr id="1893751984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138318778" name="Picture">
+                  <wp:docPr id="1909816253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138318778" name="Picture"/>
+                          <pic:cNvPr id="1909816253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94941374" name="Picture">
+                  <wp:docPr id="1606226503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94941374" name="Picture"/>
+                          <pic:cNvPr id="1606226503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261930747" name="Picture">
+                  <wp:docPr id="1043643518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261930747" name="Picture"/>
+                          <pic:cNvPr id="1043643518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037330779" name="Picture">
+                  <wp:docPr id="2039377475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037330779" name="Picture"/>
+                          <pic:cNvPr id="2039377475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246401783" name="Picture">
+                  <wp:docPr id="2033745513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246401783" name="Picture"/>
+                          <pic:cNvPr id="2033745513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452084197" name="Picture">
+                        <wp:docPr id="879593572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452084197" name="Picture"/>
+                                <pic:cNvPr id="879593572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44887310" name="Picture">
+                        <wp:docPr id="5177225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44887310" name="Picture"/>
+                                <pic:cNvPr id="5177225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42972161" name="Picture">
+                        <wp:docPr id="279763424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42972161" name="Picture"/>
+                                <pic:cNvPr id="279763424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810029093" name="Picture">
+                        <wp:docPr id="49608030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810029093" name="Picture"/>
+                                <pic:cNvPr id="49608030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732281807" name="Picture">
+                        <wp:docPr id="543271296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732281807" name="Picture"/>
+                                <pic:cNvPr id="543271296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200442533" name="Picture">
+                        <wp:docPr id="470515269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200442533" name="Picture"/>
+                                <pic:cNvPr id="470515269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978102342" name="Picture">
+                        <wp:docPr id="2069858888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978102342" name="Picture"/>
+                                <pic:cNvPr id="2069858888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="171956203" name="Picture">
+                        <wp:docPr id="488360185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="171956203" name="Picture"/>
+                                <pic:cNvPr id="488360185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366106903" name="Picture">
+                        <wp:docPr id="647030218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366106903" name="Picture"/>
+                                <pic:cNvPr id="647030218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856349609" name="Picture">
+                        <wp:docPr id="2086514108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856349609" name="Picture"/>
+                                <pic:cNvPr id="2086514108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531006480" name="Picture">
+                        <wp:docPr id="1646620157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531006480" name="Picture"/>
+                                <pic:cNvPr id="1646620157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394473022" name="Picture">
+                        <wp:docPr id="701604866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394473022" name="Picture"/>
+                                <pic:cNvPr id="701604866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11597,57 +11597,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346689950" name="Picture">
+                        <wp:docPr id="790834576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346689950" name="Picture"/>
+                                <pic:cNvPr id="790834576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11944,57 +11944,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937444511" name="Picture">
+                        <wp:docPr id="1896460528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937444511" name="Picture"/>
+                                <pic:cNvPr id="1896460528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12391,57 +12391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2005647957" name="Picture">
+                        <wp:docPr id="774946295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2005647957" name="Picture"/>
+                                <pic:cNvPr id="774946295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13255,57 +13255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195417751" name="Picture">
+                  <wp:docPr id="2104515682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195417751" name="Picture"/>
+                          <pic:cNvPr id="2104515682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13344,57 +13344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463164017" name="Picture">
+                  <wp:docPr id="1162833337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463164017" name="Picture"/>
+                          <pic:cNvPr id="1162833337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13988,57 +13988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459264022" name="Picture">
+                  <wp:docPr id="674372429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459264022" name="Picture"/>
+                          <pic:cNvPr id="674372429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15216,57 +15216,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155824332" name="Picture">
+                  <wp:docPr id="1383579164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155824332" name="Picture"/>
+                          <pic:cNvPr id="1383579164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15319,57 +15319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426181937" name="Picture">
+                  <wp:docPr id="1482506927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426181937" name="Picture"/>
+                          <pic:cNvPr id="1482506927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16698,57 +16698,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453649797" name="Picture">
+                  <wp:docPr id="616930700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453649797" name="Picture"/>
+                          <pic:cNvPr id="616930700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17823,57 +17823,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="397839469" name="Picture">
+                        <wp:docPr id="1174096462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="397839469" name="Picture"/>
+                                <pic:cNvPr id="1174096462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19176,57 +19176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011014891" name="Picture">
+                  <wp:docPr id="1139125878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011014891" name="Picture"/>
+                          <pic:cNvPr id="1139125878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19265,57 +19265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521528405" name="Picture">
+                  <wp:docPr id="1665986462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521528405" name="Picture"/>
+                          <pic:cNvPr id="1665986462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19909,57 +19909,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034664586" name="Picture">
+                  <wp:docPr id="2088398979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034664586" name="Picture"/>
+                          <pic:cNvPr id="2088398979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20907,57 +20907,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499375491" name="Picture">
+                  <wp:docPr id="1281718371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499375491" name="Picture"/>
+                          <pic:cNvPr id="1281718371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21010,57 +21010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860600496" name="Picture">
+                  <wp:docPr id="489847379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860600496" name="Picture"/>
+                          <pic:cNvPr id="489847379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22391,57 +22391,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216670645" name="Picture">
+                  <wp:docPr id="2084828110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216670645" name="Picture"/>
+                          <pic:cNvPr id="2084828110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23553,57 +23553,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145265193" name="Picture">
+                        <wp:docPr id="1251963055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145265193" name="Picture"/>
+                                <pic:cNvPr id="1251963055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24528,57 +24528,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="611920098" name="Picture">
+                        <wp:docPr id="1155644724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="611920098" name="Picture"/>
+                                <pic:cNvPr id="1155644724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25947,57 +25947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364605551" name="Picture">
+                  <wp:docPr id="1948135518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364605551" name="Picture"/>
+                          <pic:cNvPr id="1948135518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26036,57 +26036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64587740" name="Picture">
+                  <wp:docPr id="49114111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64587740" name="Picture"/>
+                          <pic:cNvPr id="49114111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26725,57 +26725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626910954" name="Picture">
+                  <wp:docPr id="903046120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626910954" name="Picture"/>
+                          <pic:cNvPr id="903046120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27813,57 +27813,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080830285" name="Picture">
+                  <wp:docPr id="786381314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080830285" name="Picture"/>
+                          <pic:cNvPr id="786381314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27916,57 +27916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371598953" name="Picture">
+                  <wp:docPr id="127322498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371598953" name="Picture"/>
+                          <pic:cNvPr id="127322498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29389,57 +29389,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788168130" name="Picture">
+                  <wp:docPr id="1538900042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788168130" name="Picture"/>
+                          <pic:cNvPr id="1538900042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32105,57 +32105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618493752" name="Picture">
+                  <wp:docPr id="697518752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618493752" name="Picture"/>
+                          <pic:cNvPr id="697518752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32194,57 +32194,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496055448" name="Picture">
+                  <wp:docPr id="1010660424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496055448" name="Picture"/>
+                          <pic:cNvPr id="1010660424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32838,57 +32838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426030341" name="Picture">
+                  <wp:docPr id="1087412801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426030341" name="Picture"/>
+                          <pic:cNvPr id="1087412801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33836,57 +33836,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444643434" name="Picture">
+                  <wp:docPr id="656088423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444643434" name="Picture"/>
+                          <pic:cNvPr id="656088423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33939,57 +33939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452686651" name="Picture">
+                  <wp:docPr id="201459383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452686651" name="Picture"/>
+                          <pic:cNvPr id="201459383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35316,57 +35316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669473224" name="Picture">
+                  <wp:docPr id="1109496092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669473224" name="Picture"/>
+                          <pic:cNvPr id="1109496092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36459,57 +36459,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="114136356" name="Picture">
+                        <wp:docPr id="844319962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="114136356" name="Picture"/>
+                                <pic:cNvPr id="844319962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37827,57 +37827,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629633326" name="Picture">
+                  <wp:docPr id="1924304290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629633326" name="Picture"/>
+                          <pic:cNvPr id="1924304290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37916,57 +37916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278403971" name="Picture">
+                  <wp:docPr id="2118906220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278403971" name="Picture"/>
+                          <pic:cNvPr id="2118906220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38548,57 +38548,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641478036" name="Picture">
+                  <wp:docPr id="1448495075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641478036" name="Picture"/>
+                          <pic:cNvPr id="1448495075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39492,57 +39492,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401337236" name="Picture">
+                  <wp:docPr id="1268174300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401337236" name="Picture"/>
+                          <pic:cNvPr id="1268174300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39604,57 +39604,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365751395" name="Picture">
+                  <wp:docPr id="202301337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365751395" name="Picture"/>
+                          <pic:cNvPr id="202301337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41263,57 +41263,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625325763" name="Picture">
+                  <wp:docPr id="633257773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625325763" name="Picture"/>
+                          <pic:cNvPr id="633257773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42432,57 +42432,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202113004" name="Picture">
+                  <wp:docPr id="77932228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202113004" name="Picture"/>
+                          <pic:cNvPr id="77932228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42512,57 +42512,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809029757" name="Picture">
+                  <wp:docPr id="552901050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809029757" name="Picture"/>
+                          <pic:cNvPr id="552901050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42991,57 +42991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364720904" name="Picture">
+                  <wp:docPr id="1759203472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364720904" name="Picture"/>
+                          <pic:cNvPr id="1759203472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44646,57 +44646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128979516" name="Picture">
+                  <wp:docPr id="892050689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128979516" name="Picture"/>
+                          <pic:cNvPr id="892050689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44726,57 +44726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580721052" name="Picture">
+                  <wp:docPr id="691868146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580721052" name="Picture"/>
+                          <pic:cNvPr id="691868146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45214,57 +45214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077428511" name="Picture">
+                  <wp:docPr id="1429431387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077428511" name="Picture"/>
+                          <pic:cNvPr id="1429431387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>