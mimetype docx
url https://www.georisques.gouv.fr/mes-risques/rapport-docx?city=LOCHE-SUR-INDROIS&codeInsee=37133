--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328238025" name="Picture">
+                  <wp:docPr id="1182534199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328238025" name="Picture"/>
+                          <pic:cNvPr id="1182534199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519952710" name="Picture">
+                  <wp:docPr id="20693878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519952710" name="Picture"/>
+                          <pic:cNvPr id="20693878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528950996" name="Picture">
+                        <wp:docPr id="1371820195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528950996" name="Picture"/>
+                                <pic:cNvPr id="1371820195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971115036" name="Picture">
+                  <wp:docPr id="239944880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971115036" name="Picture"/>
+                          <pic:cNvPr id="239944880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775242043" name="Picture">
+                  <wp:docPr id="1208229786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775242043" name="Picture"/>
+                          <pic:cNvPr id="1208229786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049280858" name="Picture">
+                  <wp:docPr id="2027572709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049280858" name="Picture"/>
+                          <pic:cNvPr id="2027572709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868350252" name="Picture">
+                  <wp:docPr id="2119723322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868350252" name="Picture"/>
+                          <pic:cNvPr id="2119723322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754590336" name="Picture">
+                  <wp:docPr id="1021425808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754590336" name="Picture"/>
+                          <pic:cNvPr id="1021425808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902560449" name="Picture">
+                        <wp:docPr id="1650972339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902560449" name="Picture"/>
+                                <pic:cNvPr id="1650972339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782016163" name="Picture">
+                        <wp:docPr id="1494303970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782016163" name="Picture"/>
+                                <pic:cNvPr id="1494303970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869479418" name="Picture">
+                        <wp:docPr id="1882401889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869479418" name="Picture"/>
+                                <pic:cNvPr id="1882401889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2022040263" name="Picture">
+                        <wp:docPr id="1729995954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2022040263" name="Picture"/>
+                                <pic:cNvPr id="1729995954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131676436" name="Picture">
+                        <wp:docPr id="411345161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131676436" name="Picture"/>
+                                <pic:cNvPr id="411345161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353402975" name="Picture">
+                        <wp:docPr id="195085630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353402975" name="Picture"/>
+                                <pic:cNvPr id="195085630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1604518296" name="Picture">
+                        <wp:docPr id="2137346610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1604518296" name="Picture"/>
+                                <pic:cNvPr id="2137346610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772231318" name="Picture">
+                        <wp:docPr id="2040519008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772231318" name="Picture"/>
+                                <pic:cNvPr id="2040519008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1548040204" name="Picture">
+                        <wp:docPr id="671419357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1548040204" name="Picture"/>
+                                <pic:cNvPr id="671419357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="776631198" name="Picture">
+                        <wp:docPr id="1127283192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="776631198" name="Picture"/>
+                                <pic:cNvPr id="1127283192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1744429568" name="Picture">
+                        <wp:docPr id="442978597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1744429568" name="Picture"/>
+                                <pic:cNvPr id="442978597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1087534044" name="Picture">
+                        <wp:docPr id="1981272579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1087534044" name="Picture"/>
+                                <pic:cNvPr id="1981272579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="75794604" name="Picture">
+                        <wp:docPr id="807511571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="75794604" name="Picture"/>
+                                <pic:cNvPr id="807511571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306096183" name="Picture">
+                        <wp:docPr id="1538465765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306096183" name="Picture"/>
+                                <pic:cNvPr id="1538465765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350488074" name="Picture">
+                        <wp:docPr id="933124941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350488074" name="Picture"/>
+                                <pic:cNvPr id="933124941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114583307" name="Picture">
+                  <wp:docPr id="496768738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114583307" name="Picture"/>
+                          <pic:cNvPr id="496768738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970981320" name="Picture">
+                  <wp:docPr id="610528648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970981320" name="Picture"/>
+                          <pic:cNvPr id="610528648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436308192" name="Picture">
+                  <wp:docPr id="146511826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436308192" name="Picture"/>
+                          <pic:cNvPr id="146511826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173665638" name="Picture">
+                  <wp:docPr id="1687980627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173665638" name="Picture"/>
+                          <pic:cNvPr id="1687980627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638821211" name="Picture">
+                  <wp:docPr id="1736817841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638821211" name="Picture"/>
+                          <pic:cNvPr id="1736817841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155930533" name="Picture">
+                  <wp:docPr id="835088015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155930533" name="Picture"/>
+                          <pic:cNvPr id="835088015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455204099" name="Picture">
+                        <wp:docPr id="1729078549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455204099" name="Picture"/>
+                                <pic:cNvPr id="1729078549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793340941" name="Picture">
+                  <wp:docPr id="1627084811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793340941" name="Picture"/>
+                          <pic:cNvPr id="1627084811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151719081" name="Picture">
+                  <wp:docPr id="2000743603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151719081" name="Picture"/>
+                          <pic:cNvPr id="2000743603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997727105" name="Picture">
+                  <wp:docPr id="1845352515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997727105" name="Picture"/>
+                          <pic:cNvPr id="1845352515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922355507" name="Picture">
+                  <wp:docPr id="1280342657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922355507" name="Picture"/>
+                          <pic:cNvPr id="1280342657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571992905" name="Picture">
+                  <wp:docPr id="1797046212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571992905" name="Picture"/>
+                          <pic:cNvPr id="1797046212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816923159" name="Picture">
+                  <wp:docPr id="2019063131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816923159" name="Picture"/>
+                          <pic:cNvPr id="2019063131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1023537501" name="Picture">
+                        <wp:docPr id="1450883537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1023537501" name="Picture"/>
+                                <pic:cNvPr id="1450883537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689948694" name="Picture">
+                        <wp:docPr id="1557179374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689948694" name="Picture"/>
+                                <pic:cNvPr id="1557179374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965222372" name="Picture">
+                  <wp:docPr id="735236780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965222372" name="Picture"/>
+                          <pic:cNvPr id="735236780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844496306" name="Picture">
+                  <wp:docPr id="1411865810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844496306" name="Picture"/>
+                          <pic:cNvPr id="1411865810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367594740" name="Picture">
+                  <wp:docPr id="1075901838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367594740" name="Picture"/>
+                          <pic:cNvPr id="1075901838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257053045" name="Picture">
+                  <wp:docPr id="468586545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257053045" name="Picture"/>
+                          <pic:cNvPr id="468586545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595374796" name="Picture">
+                  <wp:docPr id="958959820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595374796" name="Picture"/>
+                          <pic:cNvPr id="958959820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237181059" name="Picture">
+                  <wp:docPr id="1346678914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237181059" name="Picture"/>
+                          <pic:cNvPr id="1346678914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117738706" name="Picture">
+                        <wp:docPr id="737971032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117738706" name="Picture"/>
+                                <pic:cNvPr id="737971032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166112296" name="Picture">
+                  <wp:docPr id="1290371886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166112296" name="Picture"/>
+                          <pic:cNvPr id="1290371886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153708602" name="Picture">
+                  <wp:docPr id="365032472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153708602" name="Picture"/>
+                          <pic:cNvPr id="365032472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825792011" name="Picture">
+                  <wp:docPr id="1512573875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825792011" name="Picture"/>
+                          <pic:cNvPr id="1512573875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305143761" name="Picture">
+                  <wp:docPr id="131166789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305143761" name="Picture"/>
+                          <pic:cNvPr id="131166789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652720482" name="Picture">
+                  <wp:docPr id="774627694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652720482" name="Picture"/>
+                          <pic:cNvPr id="774627694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464491217" name="Picture">
+                  <wp:docPr id="1665559401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464491217" name="Picture"/>
+                          <pic:cNvPr id="1665559401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1708667442" name="Picture">
+                        <wp:docPr id="558632996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1708667442" name="Picture"/>
+                                <pic:cNvPr id="558632996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845059646" name="Picture">
+                  <wp:docPr id="307992803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845059646" name="Picture"/>
+                          <pic:cNvPr id="307992803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380861413" name="Picture">
+                  <wp:docPr id="1406625724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380861413" name="Picture"/>
+                          <pic:cNvPr id="1406625724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082212505" name="Picture">
+                  <wp:docPr id="737946771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082212505" name="Picture"/>
+                          <pic:cNvPr id="737946771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993109740" name="Picture">
+                  <wp:docPr id="1808177500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993109740" name="Picture"/>
+                          <pic:cNvPr id="1808177500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358807235" name="Picture">
+                  <wp:docPr id="1987271792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358807235" name="Picture"/>
+                          <pic:cNvPr id="1987271792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064842827" name="Picture">
+                  <wp:docPr id="2129262271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064842827" name="Picture"/>
+                          <pic:cNvPr id="2129262271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24231220" name="Picture">
+                  <wp:docPr id="1927532233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24231220" name="Picture"/>
+                          <pic:cNvPr id="1927532233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909214056" name="Picture">
+                  <wp:docPr id="116420985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909214056" name="Picture"/>
+                          <pic:cNvPr id="116420985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277252309" name="Picture">
+                  <wp:docPr id="1288983992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277252309" name="Picture"/>
+                          <pic:cNvPr id="1288983992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>