--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426382884" name="Picture">
+                  <wp:docPr id="264329333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426382884" name="Picture"/>
+                          <pic:cNvPr id="264329333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325353452" name="Picture">
+                  <wp:docPr id="715181696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325353452" name="Picture"/>
+                          <pic:cNvPr id="715181696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697980766" name="Picture">
+                        <wp:docPr id="1271052089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697980766" name="Picture"/>
+                                <pic:cNvPr id="1271052089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358168983" name="Picture">
+                  <wp:docPr id="1083376993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358168983" name="Picture"/>
+                          <pic:cNvPr id="1083376993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607631352" name="Picture">
+                  <wp:docPr id="1851540202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607631352" name="Picture"/>
+                          <pic:cNvPr id="1851540202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119115870" name="Picture">
+                  <wp:docPr id="464951856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119115870" name="Picture"/>
+                          <pic:cNvPr id="464951856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747260143" name="Picture">
+                  <wp:docPr id="378318610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747260143" name="Picture"/>
+                          <pic:cNvPr id="378318610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352419182" name="Picture">
+                  <wp:docPr id="1582459814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352419182" name="Picture"/>
+                          <pic:cNvPr id="1582459814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141137182" name="Picture">
+                        <wp:docPr id="164832002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141137182" name="Picture"/>
+                                <pic:cNvPr id="164832002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="860967649" name="Picture">
+                        <wp:docPr id="801666958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="860967649" name="Picture"/>
+                                <pic:cNvPr id="801666958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="723147111" name="Picture">
+                        <wp:docPr id="113232310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="723147111" name="Picture"/>
+                                <pic:cNvPr id="113232310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592486614" name="Picture">
+                        <wp:docPr id="1931672458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592486614" name="Picture"/>
+                                <pic:cNvPr id="1931672458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072646278" name="Picture">
+                        <wp:docPr id="995034459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072646278" name="Picture"/>
+                                <pic:cNvPr id="995034459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689691282" name="Picture">
+                        <wp:docPr id="818282949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689691282" name="Picture"/>
+                                <pic:cNvPr id="818282949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="196027363" name="Picture">
+                        <wp:docPr id="915528089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="196027363" name="Picture"/>
+                                <pic:cNvPr id="915528089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698888016" name="Picture">
+                        <wp:docPr id="34660838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698888016" name="Picture"/>
+                                <pic:cNvPr id="34660838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1477604149" name="Picture">
+                        <wp:docPr id="735560290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1477604149" name="Picture"/>
+                                <pic:cNvPr id="735560290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182836653" name="Picture">
+                        <wp:docPr id="1209496292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182836653" name="Picture"/>
+                                <pic:cNvPr id="1209496292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032711239" name="Picture">
+                        <wp:docPr id="338021170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032711239" name="Picture"/>
+                                <pic:cNvPr id="338021170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171817685" name="Picture">
+                        <wp:docPr id="917667168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171817685" name="Picture"/>
+                                <pic:cNvPr id="917667168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1437375413" name="Picture">
+                        <wp:docPr id="1973684896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1437375413" name="Picture"/>
+                                <pic:cNvPr id="1973684896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051213498" name="Picture">
+                        <wp:docPr id="1329226855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051213498" name="Picture"/>
+                                <pic:cNvPr id="1329226855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980010448" name="Picture">
+                        <wp:docPr id="1359669071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980010448" name="Picture"/>
+                                <pic:cNvPr id="1359669071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714366981" name="Picture">
+                  <wp:docPr id="603289888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714366981" name="Picture"/>
+                          <pic:cNvPr id="603289888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45782717" name="Picture">
+                  <wp:docPr id="1279057278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45782717" name="Picture"/>
+                          <pic:cNvPr id="1279057278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855162563" name="Picture">
+                  <wp:docPr id="1213857006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855162563" name="Picture"/>
+                          <pic:cNvPr id="1213857006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468765483" name="Picture">
+                  <wp:docPr id="412153338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468765483" name="Picture"/>
+                          <pic:cNvPr id="412153338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63538012" name="Picture">
+                  <wp:docPr id="45439984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63538012" name="Picture"/>
+                          <pic:cNvPr id="45439984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253089711" name="Picture">
+                  <wp:docPr id="19641987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253089711" name="Picture"/>
+                          <pic:cNvPr id="19641987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200182459" name="Picture">
+                        <wp:docPr id="618122106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200182459" name="Picture"/>
+                                <pic:cNvPr id="618122106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652323630" name="Picture">
+                  <wp:docPr id="1633360765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652323630" name="Picture"/>
+                          <pic:cNvPr id="1633360765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552603106" name="Picture">
+                  <wp:docPr id="1725976662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552603106" name="Picture"/>
+                          <pic:cNvPr id="1725976662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600712602" name="Picture">
+                  <wp:docPr id="2088160235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600712602" name="Picture"/>
+                          <pic:cNvPr id="2088160235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292360658" name="Picture">
+                  <wp:docPr id="85754334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292360658" name="Picture"/>
+                          <pic:cNvPr id="85754334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516858445" name="Picture">
+                  <wp:docPr id="238263113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516858445" name="Picture"/>
+                          <pic:cNvPr id="238263113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946771478" name="Picture">
+                  <wp:docPr id="154928849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946771478" name="Picture"/>
+                          <pic:cNvPr id="154928849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356957722" name="Picture">
+                        <wp:docPr id="1179757562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356957722" name="Picture"/>
+                                <pic:cNvPr id="1179757562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026706783" name="Picture">
+                        <wp:docPr id="237017769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026706783" name="Picture"/>
+                                <pic:cNvPr id="237017769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343991896" name="Picture">
+                  <wp:docPr id="1078998075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343991896" name="Picture"/>
+                          <pic:cNvPr id="1078998075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648714177" name="Picture">
+                  <wp:docPr id="1077720476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648714177" name="Picture"/>
+                          <pic:cNvPr id="1077720476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084992593" name="Picture">
+                  <wp:docPr id="871520328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084992593" name="Picture"/>
+                          <pic:cNvPr id="871520328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544971804" name="Picture">
+                  <wp:docPr id="1905037418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544971804" name="Picture"/>
+                          <pic:cNvPr id="1905037418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179372340" name="Picture">
+                  <wp:docPr id="1115820210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179372340" name="Picture"/>
+                          <pic:cNvPr id="1115820210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647534013" name="Picture">
+                  <wp:docPr id="1143410846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647534013" name="Picture"/>
+                          <pic:cNvPr id="1143410846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622790224" name="Picture">
+                  <wp:docPr id="1404949717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622790224" name="Picture"/>
+                          <pic:cNvPr id="1404949717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204312627" name="Picture">
+                  <wp:docPr id="803380700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204312627" name="Picture"/>
+                          <pic:cNvPr id="803380700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857216923" name="Picture">
+                  <wp:docPr id="770395335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857216923" name="Picture"/>
+                          <pic:cNvPr id="770395335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398838760" name="Picture">
+                  <wp:docPr id="1479300801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398838760" name="Picture"/>
+                          <pic:cNvPr id="1479300801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981227741" name="Picture">
+                  <wp:docPr id="2089463894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981227741" name="Picture"/>
+                          <pic:cNvPr id="2089463894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320297840" name="Picture">
+                  <wp:docPr id="1105693964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320297840" name="Picture"/>
+                          <pic:cNvPr id="1105693964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682033878" name="Picture">
+                        <wp:docPr id="242545161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682033878" name="Picture"/>
+                                <pic:cNvPr id="242545161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302644725" name="Picture">
+                  <wp:docPr id="1929806118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302644725" name="Picture"/>
+                          <pic:cNvPr id="1929806118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741018501" name="Picture">
+                  <wp:docPr id="804753293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741018501" name="Picture"/>
+                          <pic:cNvPr id="804753293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069358898" name="Picture">
+                  <wp:docPr id="1282102989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069358898" name="Picture"/>
+                          <pic:cNvPr id="1282102989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244458790" name="Picture">
+                  <wp:docPr id="1925253799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244458790" name="Picture"/>
+                          <pic:cNvPr id="1925253799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951082302" name="Picture">
+                  <wp:docPr id="1825222569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951082302" name="Picture"/>
+                          <pic:cNvPr id="1825222569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077322842" name="Picture">
+                  <wp:docPr id="1729020922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077322842" name="Picture"/>
+                          <pic:cNvPr id="1729020922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="309004601" name="Picture">
+                        <wp:docPr id="105519359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="309004601" name="Picture"/>
+                                <pic:cNvPr id="105519359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381359439" name="Picture">
+                  <wp:docPr id="312170444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381359439" name="Picture"/>
+                          <pic:cNvPr id="312170444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331508218" name="Picture">
+                  <wp:docPr id="227888697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331508218" name="Picture"/>
+                          <pic:cNvPr id="227888697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454589429" name="Picture">
+                  <wp:docPr id="524101996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454589429" name="Picture"/>
+                          <pic:cNvPr id="524101996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187095346" name="Picture">
+                  <wp:docPr id="1493184451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187095346" name="Picture"/>
+                          <pic:cNvPr id="1493184451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187431957" name="Picture">
+                  <wp:docPr id="2126730844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187431957" name="Picture"/>
+                          <pic:cNvPr id="2126730844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45900,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395976534" name="Picture">
+                  <wp:docPr id="147027617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395976534" name="Picture"/>
+                          <pic:cNvPr id="147027617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>