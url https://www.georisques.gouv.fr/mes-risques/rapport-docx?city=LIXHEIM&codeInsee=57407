--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77992081" name="Picture">
+                  <wp:docPr id="1768172490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77992081" name="Picture"/>
+                          <pic:cNvPr id="1768172490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313208410" name="Picture">
+                  <wp:docPr id="1894310033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313208410" name="Picture"/>
+                          <pic:cNvPr id="1894310033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989082861" name="Picture">
+                        <wp:docPr id="179591440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989082861" name="Picture"/>
+                                <pic:cNvPr id="179591440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15593929" name="Picture">
+                  <wp:docPr id="443885106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15593929" name="Picture"/>
+                          <pic:cNvPr id="443885106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082584243" name="Picture">
+                  <wp:docPr id="1923323722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082584243" name="Picture"/>
+                          <pic:cNvPr id="1923323722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002888452" name="Picture">
+                  <wp:docPr id="1844224022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002888452" name="Picture"/>
+                          <pic:cNvPr id="1844224022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166142551" name="Picture">
+                  <wp:docPr id="1053571652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166142551" name="Picture"/>
+                          <pic:cNvPr id="1053571652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801690803" name="Picture">
+                  <wp:docPr id="673066087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801690803" name="Picture"/>
+                          <pic:cNvPr id="673066087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794748077" name="Picture">
+                        <wp:docPr id="1611484276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794748077" name="Picture"/>
+                                <pic:cNvPr id="1611484276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315481587" name="Picture">
+                        <wp:docPr id="1874700092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315481587" name="Picture"/>
+                                <pic:cNvPr id="1874700092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500624275" name="Picture">
+                        <wp:docPr id="660223618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500624275" name="Picture"/>
+                                <pic:cNvPr id="660223618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563498312" name="Picture">
+                        <wp:docPr id="1319036488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563498312" name="Picture"/>
+                                <pic:cNvPr id="1319036488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022241351" name="Picture">
+                        <wp:docPr id="761142602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022241351" name="Picture"/>
+                                <pic:cNvPr id="761142602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359574693" name="Picture">
+                        <wp:docPr id="1664728288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359574693" name="Picture"/>
+                                <pic:cNvPr id="1664728288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935403114" name="Picture">
+                        <wp:docPr id="80699201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935403114" name="Picture"/>
+                                <pic:cNvPr id="80699201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82089795" name="Picture">
+                        <wp:docPr id="1542248049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82089795" name="Picture"/>
+                                <pic:cNvPr id="1542248049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473660811" name="Picture">
+                        <wp:docPr id="523874772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473660811" name="Picture"/>
+                                <pic:cNvPr id="523874772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720842762" name="Picture">
+                        <wp:docPr id="1935360779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720842762" name="Picture"/>
+                                <pic:cNvPr id="1935360779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867795225" name="Picture">
+                        <wp:docPr id="75322936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867795225" name="Picture"/>
+                                <pic:cNvPr id="75322936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041051409" name="Picture">
+                        <wp:docPr id="840421213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041051409" name="Picture"/>
+                                <pic:cNvPr id="840421213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132970629" name="Picture">
+                        <wp:docPr id="600903518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132970629" name="Picture"/>
+                                <pic:cNvPr id="600903518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077487125" name="Picture">
+                        <wp:docPr id="68462373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077487125" name="Picture"/>
+                                <pic:cNvPr id="68462373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341226361" name="Picture">
+                        <wp:docPr id="516905646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341226361" name="Picture"/>
+                                <pic:cNvPr id="516905646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307425305" name="Picture">
+                  <wp:docPr id="696268842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307425305" name="Picture"/>
+                          <pic:cNvPr id="696268842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680381543" name="Picture">
+                  <wp:docPr id="1746812331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680381543" name="Picture"/>
+                          <pic:cNvPr id="1746812331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758631858" name="Picture">
+                  <wp:docPr id="1163584771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758631858" name="Picture"/>
+                          <pic:cNvPr id="1163584771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42924260" name="Picture">
+                  <wp:docPr id="267296164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42924260" name="Picture"/>
+                          <pic:cNvPr id="267296164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37623676" name="Picture">
+                  <wp:docPr id="1250754364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37623676" name="Picture"/>
+                          <pic:cNvPr id="1250754364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101342253" name="Picture">
+                  <wp:docPr id="889809758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101342253" name="Picture"/>
+                          <pic:cNvPr id="889809758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184556415" name="Picture">
+                        <wp:docPr id="1725623928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184556415" name="Picture"/>
+                                <pic:cNvPr id="1725623928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144895682" name="Picture">
+                        <wp:docPr id="723563931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144895682" name="Picture"/>
+                                <pic:cNvPr id="723563931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17872104" name="Picture">
+                  <wp:docPr id="1389125784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17872104" name="Picture"/>
+                          <pic:cNvPr id="1389125784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120491056" name="Picture">
+                  <wp:docPr id="1309278557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120491056" name="Picture"/>
+                          <pic:cNvPr id="1309278557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805327619" name="Picture">
+                  <wp:docPr id="1613298026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805327619" name="Picture"/>
+                          <pic:cNvPr id="1613298026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76041352" name="Picture">
+                  <wp:docPr id="1884680728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76041352" name="Picture"/>
+                          <pic:cNvPr id="1884680728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006785441" name="Picture">
+                  <wp:docPr id="2104901928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006785441" name="Picture"/>
+                          <pic:cNvPr id="2104901928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489730119" name="Picture">
+                  <wp:docPr id="186846229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489730119" name="Picture"/>
+                          <pic:cNvPr id="186846229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827814957" name="Picture">
+                        <wp:docPr id="1218642130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827814957" name="Picture"/>
+                                <pic:cNvPr id="1218642130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516246966" name="Picture">
+                        <wp:docPr id="2045923968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516246966" name="Picture"/>
+                                <pic:cNvPr id="2045923968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673202453" name="Picture">
+                  <wp:docPr id="696744188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673202453" name="Picture"/>
+                          <pic:cNvPr id="696744188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329230364" name="Picture">
+                  <wp:docPr id="1841544189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329230364" name="Picture"/>
+                          <pic:cNvPr id="1841544189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382886836" name="Picture">
+                  <wp:docPr id="530720768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382886836" name="Picture"/>
+                          <pic:cNvPr id="530720768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388829695" name="Picture">
+                  <wp:docPr id="346503258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388829695" name="Picture"/>
+                          <pic:cNvPr id="346503258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678926792" name="Picture">
+                  <wp:docPr id="1960790081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678926792" name="Picture"/>
+                          <pic:cNvPr id="1960790081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767695913" name="Picture">
+                  <wp:docPr id="877191942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767695913" name="Picture"/>
+                          <pic:cNvPr id="877191942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="90773431" name="Picture">
+                        <wp:docPr id="1656753141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="90773431" name="Picture"/>
+                                <pic:cNvPr id="1656753141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185259165" name="Picture">
+                  <wp:docPr id="300123256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185259165" name="Picture"/>
+                          <pic:cNvPr id="300123256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724191625" name="Picture">
+                  <wp:docPr id="1914655106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724191625" name="Picture"/>
+                          <pic:cNvPr id="1914655106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281823135" name="Picture">
+                  <wp:docPr id="678737471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281823135" name="Picture"/>
+                          <pic:cNvPr id="678737471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137976361" name="Picture">
+                  <wp:docPr id="1155729193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137976361" name="Picture"/>
+                          <pic:cNvPr id="1155729193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706938960" name="Picture">
+                  <wp:docPr id="1791332608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706938960" name="Picture"/>
+                          <pic:cNvPr id="1791332608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681527942" name="Picture">
+                  <wp:docPr id="2113135808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681527942" name="Picture"/>
+                          <pic:cNvPr id="2113135808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="75881524" name="Picture">
+                        <wp:docPr id="2135065767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="75881524" name="Picture"/>
+                                <pic:cNvPr id="2135065767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137454901" name="Picture">
+                  <wp:docPr id="276365344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137454901" name="Picture"/>
+                          <pic:cNvPr id="276365344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587164795" name="Picture">
+                  <wp:docPr id="2071316788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587164795" name="Picture"/>
+                          <pic:cNvPr id="2071316788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772859748" name="Picture">
+                  <wp:docPr id="1273172691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772859748" name="Picture"/>
+                          <pic:cNvPr id="1273172691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665466799" name="Picture">
+                  <wp:docPr id="1209680781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665466799" name="Picture"/>
+                          <pic:cNvPr id="1209680781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868189025" name="Picture">
+                  <wp:docPr id="140651195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868189025" name="Picture"/>
+                          <pic:cNvPr id="140651195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238127124" name="Picture">
+                  <wp:docPr id="470025858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238127124" name="Picture"/>
+                          <pic:cNvPr id="470025858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960674550" name="Picture">
+                  <wp:docPr id="1061706782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960674550" name="Picture"/>
+                          <pic:cNvPr id="1061706782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553193889" name="Picture">
+                  <wp:docPr id="448771536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553193889" name="Picture"/>
+                          <pic:cNvPr id="448771536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485239318" name="Picture">
+                  <wp:docPr id="2115003104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485239318" name="Picture"/>
+                          <pic:cNvPr id="2115003104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45131,406 +45131,406 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3917351" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3917351</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abattoir</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3917350" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3917350</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabrique d'allumettes chimiques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3917349" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3917349</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
-[...118 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
-              <w:fldChar w:fldCharType="begin"/>
-[...7 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP3916623</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">décharge brute</w:t>
+              <w:t xml:space="preserve">Dépôt de gaz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>