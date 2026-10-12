--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266353896" name="Picture">
+                  <wp:docPr id="1471752828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266353896" name="Picture"/>
+                          <pic:cNvPr id="1471752828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200952461" name="Picture">
+                  <wp:docPr id="229997973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200952461" name="Picture"/>
+                          <pic:cNvPr id="229997973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="569582794" name="Picture">
+                        <wp:docPr id="71310424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="569582794" name="Picture"/>
+                                <pic:cNvPr id="71310424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996673855" name="Picture">
+                  <wp:docPr id="352154971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996673855" name="Picture"/>
+                          <pic:cNvPr id="352154971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769488552" name="Picture">
+                  <wp:docPr id="65286102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769488552" name="Picture"/>
+                          <pic:cNvPr id="65286102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578983244" name="Picture">
+                  <wp:docPr id="1645913551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578983244" name="Picture"/>
+                          <pic:cNvPr id="1645913551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900906633" name="Picture">
+                  <wp:docPr id="1059556225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900906633" name="Picture"/>
+                          <pic:cNvPr id="1059556225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302778455" name="Picture">
+                  <wp:docPr id="189127750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302778455" name="Picture"/>
+                          <pic:cNvPr id="189127750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="33792211" name="Picture">
+                        <wp:docPr id="922695889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="33792211" name="Picture"/>
+                                <pic:cNvPr id="922695889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687802876" name="Picture">
+                        <wp:docPr id="1105829636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687802876" name="Picture"/>
+                                <pic:cNvPr id="1105829636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17157826" name="Picture">
+                        <wp:docPr id="2110279219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17157826" name="Picture"/>
+                                <pic:cNvPr id="2110279219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376589479" name="Picture">
+                        <wp:docPr id="1860266998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376589479" name="Picture"/>
+                                <pic:cNvPr id="1860266998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193465100" name="Picture">
+                        <wp:docPr id="2126457201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193465100" name="Picture"/>
+                                <pic:cNvPr id="2126457201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4336467" name="Picture">
+                        <wp:docPr id="438056905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4336467" name="Picture"/>
+                                <pic:cNvPr id="438056905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145434717" name="Picture">
+                        <wp:docPr id="1914614763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145434717" name="Picture"/>
+                                <pic:cNvPr id="1914614763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855644595" name="Picture">
+                        <wp:docPr id="1001727083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855644595" name="Picture"/>
+                                <pic:cNvPr id="1001727083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556259422" name="Picture">
+                        <wp:docPr id="1155940189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556259422" name="Picture"/>
+                                <pic:cNvPr id="1155940189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051646775" name="Picture">
+                        <wp:docPr id="1242283013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051646775" name="Picture"/>
+                                <pic:cNvPr id="1242283013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208973021" name="Picture">
+                        <wp:docPr id="2012543079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208973021" name="Picture"/>
+                                <pic:cNvPr id="2012543079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1006669667" name="Picture">
+                        <wp:docPr id="1129659398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1006669667" name="Picture"/>
+                                <pic:cNvPr id="1129659398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096048143" name="Picture">
+                        <wp:docPr id="2069120792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096048143" name="Picture"/>
+                                <pic:cNvPr id="2069120792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3385856" name="Picture">
+                        <wp:docPr id="355920857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3385856" name="Picture"/>
+                                <pic:cNvPr id="355920857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397791661" name="Picture">
+                        <wp:docPr id="5059829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397791661" name="Picture"/>
+                                <pic:cNvPr id="5059829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566268860" name="Picture">
+                  <wp:docPr id="896408334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566268860" name="Picture"/>
+                          <pic:cNvPr id="896408334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037839574" name="Picture">
+                  <wp:docPr id="939099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037839574" name="Picture"/>
+                          <pic:cNvPr id="939099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420452824" name="Picture">
+                  <wp:docPr id="804540922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420452824" name="Picture"/>
+                          <pic:cNvPr id="804540922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738172923" name="Picture">
+                  <wp:docPr id="1122279263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738172923" name="Picture"/>
+                          <pic:cNvPr id="1122279263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356116683" name="Picture">
+                  <wp:docPr id="1783621989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356116683" name="Picture"/>
+                          <pic:cNvPr id="1783621989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804320086" name="Picture">
+                  <wp:docPr id="1904018377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804320086" name="Picture"/>
+                          <pic:cNvPr id="1904018377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141389543" name="Picture">
+                        <wp:docPr id="1808917441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141389543" name="Picture"/>
+                                <pic:cNvPr id="1808917441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138122479" name="Picture">
+                        <wp:docPr id="132243766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138122479" name="Picture"/>
+                                <pic:cNvPr id="132243766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311002241" name="Picture">
+                  <wp:docPr id="1559154017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311002241" name="Picture"/>
+                          <pic:cNvPr id="1559154017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498608626" name="Picture">
+                  <wp:docPr id="1754097082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498608626" name="Picture"/>
+                          <pic:cNvPr id="1754097082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679673617" name="Picture">
+                  <wp:docPr id="1617809868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679673617" name="Picture"/>
+                          <pic:cNvPr id="1617809868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925236313" name="Picture">
+                  <wp:docPr id="978570172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925236313" name="Picture"/>
+                          <pic:cNvPr id="978570172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009483607" name="Picture">
+                  <wp:docPr id="1869283716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009483607" name="Picture"/>
+                          <pic:cNvPr id="1869283716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625180754" name="Picture">
+                  <wp:docPr id="1480972142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625180754" name="Picture"/>
+                          <pic:cNvPr id="1480972142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303198262" name="Picture">
+                        <wp:docPr id="64054622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303198262" name="Picture"/>
+                                <pic:cNvPr id="64054622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26097,57 +26097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9188604" name="Picture">
+                  <wp:docPr id="1977171181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9188604" name="Picture"/>
+                          <pic:cNvPr id="1977171181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26186,57 +26186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597751294" name="Picture">
+                  <wp:docPr id="601649668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597751294" name="Picture"/>
+                          <pic:cNvPr id="601649668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26830,57 +26830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055123768" name="Picture">
+                  <wp:docPr id="1369525477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055123768" name="Picture"/>
+                          <pic:cNvPr id="1369525477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184841697" name="Picture">
+                  <wp:docPr id="916166757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184841697" name="Picture"/>
+                          <pic:cNvPr id="916166757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27931,57 +27931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794075914" name="Picture">
+                  <wp:docPr id="1736065290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794075914" name="Picture"/>
+                          <pic:cNvPr id="1736065290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29308,57 +29308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955309366" name="Picture">
+                  <wp:docPr id="1295889553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955309366" name="Picture"/>
+                          <pic:cNvPr id="1295889553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30451,57 +30451,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824601097" name="Picture">
+                        <wp:docPr id="1226353635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824601097" name="Picture"/>
+                                <pic:cNvPr id="1226353635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31812,57 +31812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406702348" name="Picture">
+                  <wp:docPr id="1763772269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406702348" name="Picture"/>
+                          <pic:cNvPr id="1763772269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355555352" name="Picture">
+                  <wp:docPr id="1191487442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355555352" name="Picture"/>
+                          <pic:cNvPr id="1191487442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32545,57 +32545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447717171" name="Picture">
+                  <wp:docPr id="1808988328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447717171" name="Picture"/>
+                          <pic:cNvPr id="1808988328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502284600" name="Picture">
+                  <wp:docPr id="929775940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502284600" name="Picture"/>
+                          <pic:cNvPr id="929775940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33646,57 +33646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653642595" name="Picture">
+                  <wp:docPr id="50986194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653642595" name="Picture"/>
+                          <pic:cNvPr id="50986194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35023,57 +35023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089997776" name="Picture">
+                  <wp:docPr id="1621220453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089997776" name="Picture"/>
+                          <pic:cNvPr id="1621220453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36166,57 +36166,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930536133" name="Picture">
+                        <wp:docPr id="1405105926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930536133" name="Picture"/>
+                                <pic:cNvPr id="1405105926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37565,57 +37565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068822230" name="Picture">
+                  <wp:docPr id="2110690969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068822230" name="Picture"/>
+                          <pic:cNvPr id="2110690969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37654,57 +37654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107120745" name="Picture">
+                  <wp:docPr id="803534369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107120745" name="Picture"/>
+                          <pic:cNvPr id="803534369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38307,57 +38307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247113181" name="Picture">
+                  <wp:docPr id="1980670913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247113181" name="Picture"/>
+                          <pic:cNvPr id="1980670913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39332,57 +39332,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392368357" name="Picture">
+                  <wp:docPr id="2137856883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392368357" name="Picture"/>
+                          <pic:cNvPr id="2137856883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39444,57 +39444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912662544" name="Picture">
+                  <wp:docPr id="146857259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912662544" name="Picture"/>
+                          <pic:cNvPr id="146857259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41468,57 +41468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332420622" name="Picture">
+                  <wp:docPr id="1190920569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332420622" name="Picture"/>
+                          <pic:cNvPr id="1190920569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42786,57 +42786,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748035705" name="Picture">
+                        <wp:docPr id="2099648984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748035705" name="Picture"/>
+                                <pic:cNvPr id="2099648984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44441,57 +44441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851780253" name="Picture">
+                  <wp:docPr id="1323725780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851780253" name="Picture"/>
+                          <pic:cNvPr id="1323725780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44521,57 +44521,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816913470" name="Picture">
+                  <wp:docPr id="1747432521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816913470" name="Picture"/>
+                          <pic:cNvPr id="1747432521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45027,57 +45027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624098193" name="Picture">
+                  <wp:docPr id="929427664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624098193" name="Picture"/>
+                          <pic:cNvPr id="929427664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47145,57 +47145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402701535" name="Picture">
+                  <wp:docPr id="1801385448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402701535" name="Picture"/>
+                          <pic:cNvPr id="1801385448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47225,57 +47225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120707687" name="Picture">
+                  <wp:docPr id="1456115856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120707687" name="Picture"/>
+                          <pic:cNvPr id="1456115856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47713,57 +47713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798089049" name="Picture">
+                  <wp:docPr id="794755241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798089049" name="Picture"/>
+                          <pic:cNvPr id="794755241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>