--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79035491" name="Picture">
+                  <wp:docPr id="1312289166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79035491" name="Picture"/>
+                          <pic:cNvPr id="1312289166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256874347" name="Picture">
+                  <wp:docPr id="177157343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256874347" name="Picture"/>
+                          <pic:cNvPr id="177157343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758261774" name="Picture">
+                        <wp:docPr id="349454862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758261774" name="Picture"/>
+                                <pic:cNvPr id="349454862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629212002" name="Picture">
+                  <wp:docPr id="977082148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629212002" name="Picture"/>
+                          <pic:cNvPr id="977082148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413810859" name="Picture">
+                  <wp:docPr id="63700938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413810859" name="Picture"/>
+                          <pic:cNvPr id="63700938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219379077" name="Picture">
+                  <wp:docPr id="1419202318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219379077" name="Picture"/>
+                          <pic:cNvPr id="1419202318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628535286" name="Picture">
+                  <wp:docPr id="1666644453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628535286" name="Picture"/>
+                          <pic:cNvPr id="1666644453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776758233" name="Picture">
+                  <wp:docPr id="1914467053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776758233" name="Picture"/>
+                          <pic:cNvPr id="1914467053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2029250860" name="Picture">
+                        <wp:docPr id="2130210859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2029250860" name="Picture"/>
+                                <pic:cNvPr id="2130210859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="61111602" name="Picture">
+                        <wp:docPr id="32502788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="61111602" name="Picture"/>
+                                <pic:cNvPr id="32502788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215396449" name="Picture">
+                        <wp:docPr id="812309693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215396449" name="Picture"/>
+                                <pic:cNvPr id="812309693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062610292" name="Picture">
+                        <wp:docPr id="262791299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062610292" name="Picture"/>
+                                <pic:cNvPr id="262791299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352010527" name="Picture">
+                        <wp:docPr id="388596029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352010527" name="Picture"/>
+                                <pic:cNvPr id="388596029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712335504" name="Picture">
+                        <wp:docPr id="1741732625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712335504" name="Picture"/>
+                                <pic:cNvPr id="1741732625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208358056" name="Picture">
+                        <wp:docPr id="849671869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208358056" name="Picture"/>
+                                <pic:cNvPr id="849671869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565812256" name="Picture">
+                        <wp:docPr id="620591148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565812256" name="Picture"/>
+                                <pic:cNvPr id="620591148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889400724" name="Picture">
+                        <wp:docPr id="1021087012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889400724" name="Picture"/>
+                                <pic:cNvPr id="1021087012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577326913" name="Picture">
+                        <wp:docPr id="1696862594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577326913" name="Picture"/>
+                                <pic:cNvPr id="1696862594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111532376" name="Picture">
+                        <wp:docPr id="521422815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111532376" name="Picture"/>
+                                <pic:cNvPr id="521422815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204935022" name="Picture">
+                        <wp:docPr id="2103310930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204935022" name="Picture"/>
+                                <pic:cNvPr id="2103310930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1600687396" name="Picture">
+                        <wp:docPr id="1035083214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1600687396" name="Picture"/>
+                                <pic:cNvPr id="1035083214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159503632" name="Picture">
+                        <wp:docPr id="842969168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159503632" name="Picture"/>
+                                <pic:cNvPr id="842969168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313670211" name="Picture">
+                        <wp:docPr id="1735691555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313670211" name="Picture"/>
+                                <pic:cNvPr id="1735691555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953005566" name="Picture">
+                        <wp:docPr id="1496926080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953005566" name="Picture"/>
+                                <pic:cNvPr id="1496926080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235919977" name="Picture">
+                        <wp:docPr id="1930625861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235919977" name="Picture"/>
+                                <pic:cNvPr id="1930625861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537383023" name="Picture">
+                        <wp:docPr id="1754489180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537383023" name="Picture"/>
+                                <pic:cNvPr id="1754489180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488701402" name="Picture">
+                  <wp:docPr id="1557724574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488701402" name="Picture"/>
+                          <pic:cNvPr id="1557724574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604407146" name="Picture">
+                  <wp:docPr id="628049119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604407146" name="Picture"/>
+                          <pic:cNvPr id="628049119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254811053" name="Picture">
+                  <wp:docPr id="1378829463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254811053" name="Picture"/>
+                          <pic:cNvPr id="1378829463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643817125" name="Picture">
+                  <wp:docPr id="2116585479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643817125" name="Picture"/>
+                          <pic:cNvPr id="2116585479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562678350" name="Picture">
+                  <wp:docPr id="910353504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562678350" name="Picture"/>
+                          <pic:cNvPr id="910353504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89918394" name="Picture">
+                  <wp:docPr id="1705035608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89918394" name="Picture"/>
+                          <pic:cNvPr id="1705035608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782169267" name="Picture">
+                        <wp:docPr id="662847122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782169267" name="Picture"/>
+                                <pic:cNvPr id="662847122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834639819" name="Picture">
+                  <wp:docPr id="144435359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834639819" name="Picture"/>
+                          <pic:cNvPr id="144435359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003898154" name="Picture">
+                  <wp:docPr id="1158553488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003898154" name="Picture"/>
+                          <pic:cNvPr id="1158553488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773015067" name="Picture">
+                  <wp:docPr id="1942933261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773015067" name="Picture"/>
+                          <pic:cNvPr id="1942933261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340810808" name="Picture">
+                  <wp:docPr id="641408686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340810808" name="Picture"/>
+                          <pic:cNvPr id="641408686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631669024" name="Picture">
+                  <wp:docPr id="1922079993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631669024" name="Picture"/>
+                          <pic:cNvPr id="1922079993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273081361" name="Picture">
+                  <wp:docPr id="1555282027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273081361" name="Picture"/>
+                          <pic:cNvPr id="1555282027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448012797" name="Picture">
+                        <wp:docPr id="861331184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448012797" name="Picture"/>
+                                <pic:cNvPr id="861331184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278484483" name="Picture">
+                  <wp:docPr id="1927763985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278484483" name="Picture"/>
+                          <pic:cNvPr id="1927763985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47881024" name="Picture">
+                  <wp:docPr id="1208456891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47881024" name="Picture"/>
+                          <pic:cNvPr id="1208456891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934651829" name="Picture">
+                  <wp:docPr id="837734575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934651829" name="Picture"/>
+                          <pic:cNvPr id="837734575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990974827" name="Picture">
+                  <wp:docPr id="715729426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990974827" name="Picture"/>
+                          <pic:cNvPr id="715729426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335347190" name="Picture">
+                  <wp:docPr id="1493210495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335347190" name="Picture"/>
+                          <pic:cNvPr id="1493210495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061890619" name="Picture">
+                  <wp:docPr id="2127315661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061890619" name="Picture"/>
+                          <pic:cNvPr id="2127315661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013922326" name="Picture">
+                        <wp:docPr id="628206229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013922326" name="Picture"/>
+                                <pic:cNvPr id="628206229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519500766" name="Picture">
+                  <wp:docPr id="968314588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519500766" name="Picture"/>
+                          <pic:cNvPr id="968314588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194297897" name="Picture">
+                  <wp:docPr id="1310883927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194297897" name="Picture"/>
+                          <pic:cNvPr id="1310883927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299219605" name="Picture">
+                  <wp:docPr id="497930855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299219605" name="Picture"/>
+                          <pic:cNvPr id="497930855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265632607" name="Picture">
+                  <wp:docPr id="771032927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265632607" name="Picture"/>
+                          <pic:cNvPr id="771032927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044272449" name="Picture">
+                  <wp:docPr id="315699781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044272449" name="Picture"/>
+                          <pic:cNvPr id="315699781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812897078" name="Picture">
+                  <wp:docPr id="2001267276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812897078" name="Picture"/>
+                          <pic:cNvPr id="2001267276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769570590" name="Picture">
+                        <wp:docPr id="640865194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769570590" name="Picture"/>
+                                <pic:cNvPr id="640865194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899774654" name="Picture">
+                  <wp:docPr id="370694058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899774654" name="Picture"/>
+                          <pic:cNvPr id="370694058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656991408" name="Picture">
+                  <wp:docPr id="2131679230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656991408" name="Picture"/>
+                          <pic:cNvPr id="2131679230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576715931" name="Picture">
+                  <wp:docPr id="1389598350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576715931" name="Picture"/>
+                          <pic:cNvPr id="1389598350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915948240" name="Picture">
+                  <wp:docPr id="1986037007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915948240" name="Picture"/>
+                          <pic:cNvPr id="1986037007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475959821" name="Picture">
+                  <wp:docPr id="720132398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475959821" name="Picture"/>
+                          <pic:cNvPr id="720132398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017886397" name="Picture">
+                  <wp:docPr id="2032141832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017886397" name="Picture"/>
+                          <pic:cNvPr id="2032141832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037395137" name="Picture">
+                  <wp:docPr id="501297163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037395137" name="Picture"/>
+                          <pic:cNvPr id="501297163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554658200" name="Picture">
+                  <wp:docPr id="1686660601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554658200" name="Picture"/>
+                          <pic:cNvPr id="1686660601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689384623" name="Picture">
+                  <wp:docPr id="1035325470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689384623" name="Picture"/>
+                          <pic:cNvPr id="1035325470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670628354" name="Picture">
+                  <wp:docPr id="1053356071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670628354" name="Picture"/>
+                          <pic:cNvPr id="1053356071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618347645" name="Picture">
+                  <wp:docPr id="530403612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618347645" name="Picture"/>
+                          <pic:cNvPr id="530403612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44646,51 +44646,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">6 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">5 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52500777" name="Picture">
+                  <wp:docPr id="1719828939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52500777" name="Picture"/>
+                          <pic:cNvPr id="1719828939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397165213" name="Picture">
+                  <wp:docPr id="1333390251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397165213" name="Picture"/>
+                          <pic:cNvPr id="1333390251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674153081" name="Picture">
+                  <wp:docPr id="1203233622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674153081" name="Picture"/>
+                          <pic:cNvPr id="1203233622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447384579" name="Picture">
+                  <wp:docPr id="496980855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447384579" name="Picture"/>
+                          <pic:cNvPr id="496980855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47662,51 +47662,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">5 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -48224,621 +48224,470 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4021356" \t "_blank" </w:instrText>
-[...149 lines deleted...]
-            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4020869" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP4020869</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4020868" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP4020868</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ex. Usine à gaz)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4020867" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP4020867</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="9660"/>
+          <w:trHeight w:hRule="exact" w:val="9900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>