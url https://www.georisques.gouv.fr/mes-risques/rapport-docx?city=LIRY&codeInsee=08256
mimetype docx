--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686896950" name="Picture">
+                  <wp:docPr id="342235846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686896950" name="Picture"/>
+                          <pic:cNvPr id="342235846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434345300" name="Picture">
+                  <wp:docPr id="1895157376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434345300" name="Picture"/>
+                          <pic:cNvPr id="1895157376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="617469757" name="Picture">
+                        <wp:docPr id="1695717579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="617469757" name="Picture"/>
+                                <pic:cNvPr id="1695717579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273863461" name="Picture">
+                  <wp:docPr id="1685016038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273863461" name="Picture"/>
+                          <pic:cNvPr id="1685016038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563510856" name="Picture">
+                  <wp:docPr id="1005082013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563510856" name="Picture"/>
+                          <pic:cNvPr id="1005082013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886100915" name="Picture">
+                  <wp:docPr id="916745602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886100915" name="Picture"/>
+                          <pic:cNvPr id="916745602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261768728" name="Picture">
+                  <wp:docPr id="444722340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261768728" name="Picture"/>
+                          <pic:cNvPr id="444722340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182660905" name="Picture">
+                  <wp:docPr id="1343186808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182660905" name="Picture"/>
+                          <pic:cNvPr id="1343186808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1426517261" name="Picture">
+                        <wp:docPr id="1059514248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1426517261" name="Picture"/>
+                                <pic:cNvPr id="1059514248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740380984" name="Picture">
+                        <wp:docPr id="335406920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740380984" name="Picture"/>
+                                <pic:cNvPr id="335406920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160953885" name="Picture">
+                        <wp:docPr id="2025793587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160953885" name="Picture"/>
+                                <pic:cNvPr id="2025793587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923118014" name="Picture">
+                        <wp:docPr id="633361090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923118014" name="Picture"/>
+                                <pic:cNvPr id="633361090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723878720" name="Picture">
+                        <wp:docPr id="819842333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723878720" name="Picture"/>
+                                <pic:cNvPr id="819842333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657023220" name="Picture">
+                        <wp:docPr id="1358818168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657023220" name="Picture"/>
+                                <pic:cNvPr id="1358818168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2008376794" name="Picture">
+                        <wp:docPr id="2006829053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2008376794" name="Picture"/>
+                                <pic:cNvPr id="2006829053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202539306" name="Picture">
+                        <wp:docPr id="883745060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202539306" name="Picture"/>
+                                <pic:cNvPr id="883745060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727111086" name="Picture">
+                        <wp:docPr id="484510784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727111086" name="Picture"/>
+                                <pic:cNvPr id="484510784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1414055803" name="Picture">
+                        <wp:docPr id="1160468663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1414055803" name="Picture"/>
+                                <pic:cNvPr id="1160468663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164291274" name="Picture">
+                        <wp:docPr id="1376930573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164291274" name="Picture"/>
+                                <pic:cNvPr id="1376930573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855642212" name="Picture">
+                        <wp:docPr id="1850200532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855642212" name="Picture"/>
+                                <pic:cNvPr id="1850200532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606929224" name="Picture">
+                  <wp:docPr id="744255136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606929224" name="Picture"/>
+                          <pic:cNvPr id="744255136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065510097" name="Picture">
+                  <wp:docPr id="798817742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065510097" name="Picture"/>
+                          <pic:cNvPr id="798817742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596794543" name="Picture">
+                  <wp:docPr id="495695995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596794543" name="Picture"/>
+                          <pic:cNvPr id="495695995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502137466" name="Picture">
+                  <wp:docPr id="543585778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502137466" name="Picture"/>
+                          <pic:cNvPr id="543585778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659643250" name="Picture">
+                  <wp:docPr id="644048849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659643250" name="Picture"/>
+                          <pic:cNvPr id="644048849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946121360" name="Picture">
+                  <wp:docPr id="1981318713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946121360" name="Picture"/>
+                          <pic:cNvPr id="1981318713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1268240914" name="Picture">
+                        <wp:docPr id="123892907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1268240914" name="Picture"/>
+                                <pic:cNvPr id="123892907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581325999" name="Picture">
+                  <wp:docPr id="1847022177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581325999" name="Picture"/>
+                          <pic:cNvPr id="1847022177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369154038" name="Picture">
+                  <wp:docPr id="1008454632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369154038" name="Picture"/>
+                          <pic:cNvPr id="1008454632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619314837" name="Picture">
+                  <wp:docPr id="675817452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619314837" name="Picture"/>
+                          <pic:cNvPr id="675817452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521821661" name="Picture">
+                  <wp:docPr id="92910170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521821661" name="Picture"/>
+                          <pic:cNvPr id="92910170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809734341" name="Picture">
+                  <wp:docPr id="1764060878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809734341" name="Picture"/>
+                          <pic:cNvPr id="1764060878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764765755" name="Picture">
+                  <wp:docPr id="1688768590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764765755" name="Picture"/>
+                          <pic:cNvPr id="1688768590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152897182" name="Picture">
+                        <wp:docPr id="1411250868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152897182" name="Picture"/>
+                                <pic:cNvPr id="1411250868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753828315" name="Picture">
+                  <wp:docPr id="1956063897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753828315" name="Picture"/>
+                          <pic:cNvPr id="1956063897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991896161" name="Picture">
+                  <wp:docPr id="1208399798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991896161" name="Picture"/>
+                          <pic:cNvPr id="1208399798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247403251" name="Picture">
+                  <wp:docPr id="1089943717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247403251" name="Picture"/>
+                          <pic:cNvPr id="1089943717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667255410" name="Picture">
+                  <wp:docPr id="1825544173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667255410" name="Picture"/>
+                          <pic:cNvPr id="1825544173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109076641" name="Picture">
+                  <wp:docPr id="787498251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109076641" name="Picture"/>
+                          <pic:cNvPr id="787498251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192253073" name="Picture">
+                  <wp:docPr id="696346527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192253073" name="Picture"/>
+                          <pic:cNvPr id="696346527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715139200" name="Picture">
+                        <wp:docPr id="188722899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715139200" name="Picture"/>
+                                <pic:cNvPr id="188722899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219560001" name="Picture">
+                  <wp:docPr id="690003380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219560001" name="Picture"/>
+                          <pic:cNvPr id="690003380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875829296" name="Picture">
+                  <wp:docPr id="29372246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875829296" name="Picture"/>
+                          <pic:cNvPr id="29372246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450613731" name="Picture">
+                  <wp:docPr id="565341007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450613731" name="Picture"/>
+                          <pic:cNvPr id="565341007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088303000" name="Picture">
+                  <wp:docPr id="2008798235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088303000" name="Picture"/>
+                          <pic:cNvPr id="2008798235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787191088" name="Picture">
+                  <wp:docPr id="118168706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787191088" name="Picture"/>
+                          <pic:cNvPr id="118168706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486403208" name="Picture">
+                  <wp:docPr id="1781193854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486403208" name="Picture"/>
+                          <pic:cNvPr id="1781193854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162424029" name="Picture">
+                        <wp:docPr id="2109391695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162424029" name="Picture"/>
+                                <pic:cNvPr id="2109391695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908268368" name="Picture">
+                  <wp:docPr id="1104095658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908268368" name="Picture"/>
+                          <pic:cNvPr id="1104095658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537964515" name="Picture">
+                  <wp:docPr id="623162540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537964515" name="Picture"/>
+                          <pic:cNvPr id="623162540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925697191" name="Picture">
+                  <wp:docPr id="99906916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925697191" name="Picture"/>
+                          <pic:cNvPr id="99906916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>