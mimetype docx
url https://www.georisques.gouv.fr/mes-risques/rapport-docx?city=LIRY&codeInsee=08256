--- v1 (2026-10-12)
+++ v2 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342235846" name="Picture">
+                  <wp:docPr id="2033480714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342235846" name="Picture"/>
+                          <pic:cNvPr id="2033480714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895157376" name="Picture">
+                  <wp:docPr id="61325092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895157376" name="Picture"/>
+                          <pic:cNvPr id="61325092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695717579" name="Picture">
+                        <wp:docPr id="2098829853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695717579" name="Picture"/>
+                                <pic:cNvPr id="2098829853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685016038" name="Picture">
+                  <wp:docPr id="1392290720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685016038" name="Picture"/>
+                          <pic:cNvPr id="1392290720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005082013" name="Picture">
+                  <wp:docPr id="42262682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005082013" name="Picture"/>
+                          <pic:cNvPr id="42262682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916745602" name="Picture">
+                  <wp:docPr id="870676007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916745602" name="Picture"/>
+                          <pic:cNvPr id="870676007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444722340" name="Picture">
+                  <wp:docPr id="523441127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444722340" name="Picture"/>
+                          <pic:cNvPr id="523441127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343186808" name="Picture">
+                  <wp:docPr id="191309291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343186808" name="Picture"/>
+                          <pic:cNvPr id="191309291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059514248" name="Picture">
+                        <wp:docPr id="1254371035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059514248" name="Picture"/>
+                                <pic:cNvPr id="1254371035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335406920" name="Picture">
+                        <wp:docPr id="1573304582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335406920" name="Picture"/>
+                                <pic:cNvPr id="1573304582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025793587" name="Picture">
+                        <wp:docPr id="158953140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025793587" name="Picture"/>
+                                <pic:cNvPr id="158953140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="633361090" name="Picture">
+                        <wp:docPr id="447789771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="633361090" name="Picture"/>
+                                <pic:cNvPr id="447789771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819842333" name="Picture">
+                        <wp:docPr id="126746056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819842333" name="Picture"/>
+                                <pic:cNvPr id="126746056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358818168" name="Picture">
+                        <wp:docPr id="180734758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358818168" name="Picture"/>
+                                <pic:cNvPr id="180734758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006829053" name="Picture">
+                        <wp:docPr id="439465440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006829053" name="Picture"/>
+                                <pic:cNvPr id="439465440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883745060" name="Picture">
+                        <wp:docPr id="1002848461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883745060" name="Picture"/>
+                                <pic:cNvPr id="1002848461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484510784" name="Picture">
+                        <wp:docPr id="1541945197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484510784" name="Picture"/>
+                                <pic:cNvPr id="1541945197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160468663" name="Picture">
+                        <wp:docPr id="843353511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160468663" name="Picture"/>
+                                <pic:cNvPr id="843353511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376930573" name="Picture">
+                        <wp:docPr id="95001472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376930573" name="Picture"/>
+                                <pic:cNvPr id="95001472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850200532" name="Picture">
+                        <wp:docPr id="482280990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850200532" name="Picture"/>
+                                <pic:cNvPr id="482280990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744255136" name="Picture">
+                  <wp:docPr id="623277728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744255136" name="Picture"/>
+                          <pic:cNvPr id="623277728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798817742" name="Picture">
+                  <wp:docPr id="1207655240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798817742" name="Picture"/>
+                          <pic:cNvPr id="1207655240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495695995" name="Picture">
+                  <wp:docPr id="1650849865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495695995" name="Picture"/>
+                          <pic:cNvPr id="1650849865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543585778" name="Picture">
+                  <wp:docPr id="1258282786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543585778" name="Picture"/>
+                          <pic:cNvPr id="1258282786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644048849" name="Picture">
+                  <wp:docPr id="1596133648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644048849" name="Picture"/>
+                          <pic:cNvPr id="1596133648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981318713" name="Picture">
+                  <wp:docPr id="1118569301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981318713" name="Picture"/>
+                          <pic:cNvPr id="1118569301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123892907" name="Picture">
+                        <wp:docPr id="1136879547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123892907" name="Picture"/>
+                                <pic:cNvPr id="1136879547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847022177" name="Picture">
+                  <wp:docPr id="1105114822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847022177" name="Picture"/>
+                          <pic:cNvPr id="1105114822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008454632" name="Picture">
+                  <wp:docPr id="1054559553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008454632" name="Picture"/>
+                          <pic:cNvPr id="1054559553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675817452" name="Picture">
+                  <wp:docPr id="1727863710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675817452" name="Picture"/>
+                          <pic:cNvPr id="1727863710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92910170" name="Picture">
+                  <wp:docPr id="1982312294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92910170" name="Picture"/>
+                          <pic:cNvPr id="1982312294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764060878" name="Picture">
+                  <wp:docPr id="430097977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764060878" name="Picture"/>
+                          <pic:cNvPr id="430097977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688768590" name="Picture">
+                  <wp:docPr id="369921729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688768590" name="Picture"/>
+                          <pic:cNvPr id="369921729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411250868" name="Picture">
+                        <wp:docPr id="995457520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411250868" name="Picture"/>
+                                <pic:cNvPr id="995457520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956063897" name="Picture">
+                  <wp:docPr id="1239257821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956063897" name="Picture"/>
+                          <pic:cNvPr id="1239257821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208399798" name="Picture">
+                  <wp:docPr id="10618268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208399798" name="Picture"/>
+                          <pic:cNvPr id="10618268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089943717" name="Picture">
+                  <wp:docPr id="1960228452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089943717" name="Picture"/>
+                          <pic:cNvPr id="1960228452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825544173" name="Picture">
+                  <wp:docPr id="310972102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825544173" name="Picture"/>
+                          <pic:cNvPr id="310972102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787498251" name="Picture">
+                  <wp:docPr id="584518594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787498251" name="Picture"/>
+                          <pic:cNvPr id="584518594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696346527" name="Picture">
+                  <wp:docPr id="1622572185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696346527" name="Picture"/>
+                          <pic:cNvPr id="1622572185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="188722899" name="Picture">
+                        <wp:docPr id="1841927616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="188722899" name="Picture"/>
+                                <pic:cNvPr id="1841927616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690003380" name="Picture">
+                  <wp:docPr id="1053326932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690003380" name="Picture"/>
+                          <pic:cNvPr id="1053326932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29372246" name="Picture">
+                  <wp:docPr id="1806306457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29372246" name="Picture"/>
+                          <pic:cNvPr id="1806306457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565341007" name="Picture">
+                  <wp:docPr id="708054162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565341007" name="Picture"/>
+                          <pic:cNvPr id="708054162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008798235" name="Picture">
+                  <wp:docPr id="1529387737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008798235" name="Picture"/>
+                          <pic:cNvPr id="1529387737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118168706" name="Picture">
+                  <wp:docPr id="1503390343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118168706" name="Picture"/>
+                          <pic:cNvPr id="1503390343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781193854" name="Picture">
+                  <wp:docPr id="1557600055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781193854" name="Picture"/>
+                          <pic:cNvPr id="1557600055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2109391695" name="Picture">
+                        <wp:docPr id="353975719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2109391695" name="Picture"/>
+                                <pic:cNvPr id="353975719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104095658" name="Picture">
+                  <wp:docPr id="1905520284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104095658" name="Picture"/>
+                          <pic:cNvPr id="1905520284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623162540" name="Picture">
+                  <wp:docPr id="1529360535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623162540" name="Picture"/>
+                          <pic:cNvPr id="1529360535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99906916" name="Picture">
+                  <wp:docPr id="1557620711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99906916" name="Picture"/>
+                          <pic:cNvPr id="1557620711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>