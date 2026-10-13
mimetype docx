--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309068390" name="Picture">
+                  <wp:docPr id="1568330351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309068390" name="Picture"/>
+                          <pic:cNvPr id="1568330351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895738885" name="Picture">
+                  <wp:docPr id="1929434748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895738885" name="Picture"/>
+                          <pic:cNvPr id="1929434748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84932673" name="Picture">
+                        <wp:docPr id="693323005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84932673" name="Picture"/>
+                                <pic:cNvPr id="693323005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654801944" name="Picture">
+                  <wp:docPr id="70070875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654801944" name="Picture"/>
+                          <pic:cNvPr id="70070875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865600135" name="Picture">
+                  <wp:docPr id="1073333489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865600135" name="Picture"/>
+                          <pic:cNvPr id="1073333489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284548939" name="Picture">
+                  <wp:docPr id="459573828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284548939" name="Picture"/>
+                          <pic:cNvPr id="459573828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012156069" name="Picture">
+                  <wp:docPr id="464010733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012156069" name="Picture"/>
+                          <pic:cNvPr id="464010733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112758240" name="Picture">
+                  <wp:docPr id="1572929131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112758240" name="Picture"/>
+                          <pic:cNvPr id="1572929131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794882886" name="Picture">
+                        <wp:docPr id="2004501133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794882886" name="Picture"/>
+                                <pic:cNvPr id="2004501133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1660950650" name="Picture">
+                        <wp:docPr id="1403426924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1660950650" name="Picture"/>
+                                <pic:cNvPr id="1403426924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267332632" name="Picture">
+                        <wp:docPr id="1376615272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267332632" name="Picture"/>
+                                <pic:cNvPr id="1376615272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857257244" name="Picture">
+                        <wp:docPr id="220177639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857257244" name="Picture"/>
+                                <pic:cNvPr id="220177639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701130174" name="Picture">
+                        <wp:docPr id="732848131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701130174" name="Picture"/>
+                                <pic:cNvPr id="732848131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1122463904" name="Picture">
+                        <wp:docPr id="382395946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1122463904" name="Picture"/>
+                                <pic:cNvPr id="382395946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455846716" name="Picture">
+                        <wp:docPr id="1247962784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455846716" name="Picture"/>
+                                <pic:cNvPr id="1247962784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767506067" name="Picture">
+                        <wp:docPr id="2027618597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767506067" name="Picture"/>
+                                <pic:cNvPr id="2027618597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1491186775" name="Picture">
+                        <wp:docPr id="874233450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1491186775" name="Picture"/>
+                                <pic:cNvPr id="874233450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510054071" name="Picture">
+                        <wp:docPr id="1439072548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510054071" name="Picture"/>
+                                <pic:cNvPr id="1439072548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625855424" name="Picture">
+                        <wp:docPr id="641961792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625855424" name="Picture"/>
+                                <pic:cNvPr id="641961792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="774462366" name="Picture">
+                        <wp:docPr id="1502324644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="774462366" name="Picture"/>
+                                <pic:cNvPr id="1502324644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509141853" name="Picture">
+                        <wp:docPr id="411656133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509141853" name="Picture"/>
+                                <pic:cNvPr id="411656133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538286650" name="Picture">
+                        <wp:docPr id="1588854709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538286650" name="Picture"/>
+                                <pic:cNvPr id="1588854709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619420013" name="Picture">
+                        <wp:docPr id="1729902223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619420013" name="Picture"/>
+                                <pic:cNvPr id="1729902223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101016686" name="Picture">
+                  <wp:docPr id="722032768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101016686" name="Picture"/>
+                          <pic:cNvPr id="722032768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583969071" name="Picture">
+                  <wp:docPr id="1485008953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583969071" name="Picture"/>
+                          <pic:cNvPr id="1485008953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143041423" name="Picture">
+                  <wp:docPr id="130764234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143041423" name="Picture"/>
+                          <pic:cNvPr id="130764234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670513947" name="Picture">
+                  <wp:docPr id="990886179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670513947" name="Picture"/>
+                          <pic:cNvPr id="990886179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703327642" name="Picture">
+                  <wp:docPr id="1174284850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703327642" name="Picture"/>
+                          <pic:cNvPr id="1174284850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438296343" name="Picture">
+                  <wp:docPr id="1470493720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438296343" name="Picture"/>
+                          <pic:cNvPr id="1470493720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588296380" name="Picture">
+                        <wp:docPr id="348201809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588296380" name="Picture"/>
+                                <pic:cNvPr id="348201809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652610084" name="Picture">
+                  <wp:docPr id="92423049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652610084" name="Picture"/>
+                          <pic:cNvPr id="92423049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440632193" name="Picture">
+                  <wp:docPr id="1906575111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440632193" name="Picture"/>
+                          <pic:cNvPr id="1906575111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344643868" name="Picture">
+                  <wp:docPr id="1818388937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344643868" name="Picture"/>
+                          <pic:cNvPr id="1818388937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245108278" name="Picture">
+                  <wp:docPr id="1955771323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245108278" name="Picture"/>
+                          <pic:cNvPr id="1955771323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428872460" name="Picture">
+                  <wp:docPr id="426629921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428872460" name="Picture"/>
+                          <pic:cNvPr id="426629921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611042621" name="Picture">
+                  <wp:docPr id="1356244886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611042621" name="Picture"/>
+                          <pic:cNvPr id="1356244886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1027101605" name="Picture">
+                        <wp:docPr id="249575341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1027101605" name="Picture"/>
+                                <pic:cNvPr id="249575341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061960734" name="Picture">
+                  <wp:docPr id="887533283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061960734" name="Picture"/>
+                          <pic:cNvPr id="887533283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603276177" name="Picture">
+                  <wp:docPr id="410348518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603276177" name="Picture"/>
+                          <pic:cNvPr id="410348518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358380126" name="Picture">
+                  <wp:docPr id="1022496254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358380126" name="Picture"/>
+                          <pic:cNvPr id="1022496254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792140349" name="Picture">
+                  <wp:docPr id="380477652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792140349" name="Picture"/>
+                          <pic:cNvPr id="380477652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727722254" name="Picture">
+                  <wp:docPr id="1043823823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727722254" name="Picture"/>
+                          <pic:cNvPr id="1043823823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701448563" name="Picture">
+                  <wp:docPr id="789565270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701448563" name="Picture"/>
+                          <pic:cNvPr id="789565270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330669021" name="Picture">
+                        <wp:docPr id="908245308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330669021" name="Picture"/>
+                                <pic:cNvPr id="908245308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931075427" name="Picture">
+                  <wp:docPr id="1298074088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931075427" name="Picture"/>
+                          <pic:cNvPr id="1298074088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077094108" name="Picture">
+                  <wp:docPr id="1855431206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077094108" name="Picture"/>
+                          <pic:cNvPr id="1855431206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722841206" name="Picture">
+                  <wp:docPr id="765949111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722841206" name="Picture"/>
+                          <pic:cNvPr id="765949111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33424,57 +33424,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012205352" name="Picture">
+                  <wp:docPr id="1933327634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012205352" name="Picture"/>
+                          <pic:cNvPr id="1933327634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33513,57 +33513,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984971466" name="Picture">
+                  <wp:docPr id="1697185038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984971466" name="Picture"/>
+                          <pic:cNvPr id="1697185038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34193,57 +34193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370282401" name="Picture">
+                  <wp:docPr id="321381990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370282401" name="Picture"/>
+                          <pic:cNvPr id="321381990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35254,57 +35254,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692387823" name="Picture">
+                  <wp:docPr id="1209590198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692387823" name="Picture"/>
+                          <pic:cNvPr id="1209590198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35357,57 +35357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325117999" name="Picture">
+                  <wp:docPr id="755702155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325117999" name="Picture"/>
+                          <pic:cNvPr id="755702155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36815,57 +36815,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532588137" name="Picture">
+                  <wp:docPr id="1506262918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532588137" name="Picture"/>
+                          <pic:cNvPr id="1506262918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38012,57 +38012,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71015116" name="Picture">
+                        <wp:docPr id="1323279090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71015116" name="Picture"/>
+                                <pic:cNvPr id="1323279090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40182,57 +40182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510266273" name="Picture">
+                  <wp:docPr id="803466902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510266273" name="Picture"/>
+                          <pic:cNvPr id="803466902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40271,57 +40271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799198604" name="Picture">
+                  <wp:docPr id="2034211077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799198604" name="Picture"/>
+                          <pic:cNvPr id="2034211077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40915,57 +40915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856198621" name="Picture">
+                  <wp:docPr id="1254386914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856198621" name="Picture"/>
+                          <pic:cNvPr id="1254386914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41913,57 +41913,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342314127" name="Picture">
+                  <wp:docPr id="1616898276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342314127" name="Picture"/>
+                          <pic:cNvPr id="1616898276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42016,57 +42016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511218617" name="Picture">
+                  <wp:docPr id="231950055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511218617" name="Picture"/>
+                          <pic:cNvPr id="231950055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43393,57 +43393,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561616453" name="Picture">
+                  <wp:docPr id="1346945342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561616453" name="Picture"/>
+                          <pic:cNvPr id="1346945342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44536,57 +44536,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625363987" name="Picture">
+                        <wp:docPr id="283434520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625363987" name="Picture"/>
+                                <pic:cNvPr id="283434520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45807,57 +45807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671939447" name="Picture">
+                  <wp:docPr id="713996921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671939447" name="Picture"/>
+                          <pic:cNvPr id="713996921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45887,57 +45887,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875126215" name="Picture">
+                  <wp:docPr id="837134075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875126215" name="Picture"/>
+                          <pic:cNvPr id="837134075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46366,57 +46366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130838469" name="Picture">
+                  <wp:docPr id="865483561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130838469" name="Picture"/>
+                          <pic:cNvPr id="865483561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48381,57 +48381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625130486" name="Picture">
+                  <wp:docPr id="182637195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625130486" name="Picture"/>
+                          <pic:cNvPr id="182637195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48452,57 +48452,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518269775" name="Picture">
+                  <wp:docPr id="372010834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518269775" name="Picture"/>
+                          <pic:cNvPr id="372010834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48866,57 +48866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905725309" name="Picture">
+                  <wp:docPr id="350306765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905725309" name="Picture"/>
+                          <pic:cNvPr id="350306765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>