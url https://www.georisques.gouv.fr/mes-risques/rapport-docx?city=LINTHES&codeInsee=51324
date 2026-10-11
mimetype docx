--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031192145" name="Picture">
+                  <wp:docPr id="1717696439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031192145" name="Picture"/>
+                          <pic:cNvPr id="1717696439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748789408" name="Picture">
+                  <wp:docPr id="1735496393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748789408" name="Picture"/>
+                          <pic:cNvPr id="1735496393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063344132" name="Picture">
+                        <wp:docPr id="303456344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063344132" name="Picture"/>
+                                <pic:cNvPr id="303456344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249975325" name="Picture">
+                  <wp:docPr id="2125362241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249975325" name="Picture"/>
+                          <pic:cNvPr id="2125362241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289263036" name="Picture">
+                  <wp:docPr id="1933467576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289263036" name="Picture"/>
+                          <pic:cNvPr id="1933467576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604064693" name="Picture">
+                  <wp:docPr id="1129981740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604064693" name="Picture"/>
+                          <pic:cNvPr id="1129981740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904537342" name="Picture">
+                  <wp:docPr id="1248226875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904537342" name="Picture"/>
+                          <pic:cNvPr id="1248226875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262730325" name="Picture">
+                  <wp:docPr id="269920042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262730325" name="Picture"/>
+                          <pic:cNvPr id="269920042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650594341" name="Picture">
+                        <wp:docPr id="213834557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650594341" name="Picture"/>
+                                <pic:cNvPr id="213834557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="355411730" name="Picture">
+                        <wp:docPr id="1269197133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="355411730" name="Picture"/>
+                                <pic:cNvPr id="1269197133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884080865" name="Picture">
+                        <wp:docPr id="1714920436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884080865" name="Picture"/>
+                                <pic:cNvPr id="1714920436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060772822" name="Picture">
+                        <wp:docPr id="1571600006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060772822" name="Picture"/>
+                                <pic:cNvPr id="1571600006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594127935" name="Picture">
+                        <wp:docPr id="2134854224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594127935" name="Picture"/>
+                                <pic:cNvPr id="2134854224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1307132915" name="Picture">
+                        <wp:docPr id="1762959985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1307132915" name="Picture"/>
+                                <pic:cNvPr id="1762959985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180752191" name="Picture">
+                        <wp:docPr id="1937906064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180752191" name="Picture"/>
+                                <pic:cNvPr id="1937906064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894620191" name="Picture">
+                        <wp:docPr id="1538541186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894620191" name="Picture"/>
+                                <pic:cNvPr id="1538541186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="963861773" name="Picture">
+                        <wp:docPr id="67085501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="963861773" name="Picture"/>
+                                <pic:cNvPr id="67085501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593468576" name="Picture">
+                        <wp:docPr id="1602446834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593468576" name="Picture"/>
+                                <pic:cNvPr id="1602446834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617604706" name="Picture">
+                        <wp:docPr id="10624588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617604706" name="Picture"/>
+                                <pic:cNvPr id="10624588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957380672" name="Picture">
+                        <wp:docPr id="1998674992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957380672" name="Picture"/>
+                                <pic:cNvPr id="1998674992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2063144570" name="Picture">
+                        <wp:docPr id="221583480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2063144570" name="Picture"/>
+                                <pic:cNvPr id="221583480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731475059" name="Picture">
+                        <wp:docPr id="1356223760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731475059" name="Picture"/>
+                                <pic:cNvPr id="1356223760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443275767" name="Picture">
+                        <wp:docPr id="1332753423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443275767" name="Picture"/>
+                                <pic:cNvPr id="1332753423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54940402" name="Picture">
+                  <wp:docPr id="1837067998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54940402" name="Picture"/>
+                          <pic:cNvPr id="1837067998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133974924" name="Picture">
+                  <wp:docPr id="1866388145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133974924" name="Picture"/>
+                          <pic:cNvPr id="1866388145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844705727" name="Picture">
+                  <wp:docPr id="1888312862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844705727" name="Picture"/>
+                          <pic:cNvPr id="1888312862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660077102" name="Picture">
+                  <wp:docPr id="706018659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660077102" name="Picture"/>
+                          <pic:cNvPr id="706018659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997710637" name="Picture">
+                  <wp:docPr id="69466996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997710637" name="Picture"/>
+                          <pic:cNvPr id="69466996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799227882" name="Picture">
+                  <wp:docPr id="294213686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799227882" name="Picture"/>
+                          <pic:cNvPr id="294213686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274135094" name="Picture">
+                        <wp:docPr id="1944129879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274135094" name="Picture"/>
+                                <pic:cNvPr id="1944129879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515259796" name="Picture">
+                  <wp:docPr id="905746748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515259796" name="Picture"/>
+                          <pic:cNvPr id="905746748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075368330" name="Picture">
+                  <wp:docPr id="1263227388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075368330" name="Picture"/>
+                          <pic:cNvPr id="1263227388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552112514" name="Picture">
+                  <wp:docPr id="811309675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552112514" name="Picture"/>
+                          <pic:cNvPr id="811309675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427718946" name="Picture">
+                  <wp:docPr id="2128579517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427718946" name="Picture"/>
+                          <pic:cNvPr id="2128579517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122027184" name="Picture">
+                  <wp:docPr id="754289282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122027184" name="Picture"/>
+                          <pic:cNvPr id="754289282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532092103" name="Picture">
+                  <wp:docPr id="81567922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532092103" name="Picture"/>
+                          <pic:cNvPr id="81567922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564036403" name="Picture">
+                        <wp:docPr id="425678487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564036403" name="Picture"/>
+                                <pic:cNvPr id="425678487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450529889" name="Picture">
+                  <wp:docPr id="617599415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450529889" name="Picture"/>
+                          <pic:cNvPr id="617599415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959577862" name="Picture">
+                  <wp:docPr id="2041859644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959577862" name="Picture"/>
+                          <pic:cNvPr id="2041859644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025074684" name="Picture">
+                  <wp:docPr id="2133044189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025074684" name="Picture"/>
+                          <pic:cNvPr id="2133044189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147389044" name="Picture">
+                  <wp:docPr id="1664506987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147389044" name="Picture"/>
+                          <pic:cNvPr id="1664506987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230657211" name="Picture">
+                  <wp:docPr id="1093001182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230657211" name="Picture"/>
+                          <pic:cNvPr id="1093001182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183737642" name="Picture">
+                  <wp:docPr id="401041493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183737642" name="Picture"/>
+                          <pic:cNvPr id="401041493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173685339" name="Picture">
+                        <wp:docPr id="1862349591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173685339" name="Picture"/>
+                                <pic:cNvPr id="1862349591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054327978" name="Picture">
+                  <wp:docPr id="150023366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054327978" name="Picture"/>
+                          <pic:cNvPr id="150023366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287079219" name="Picture">
+                  <wp:docPr id="1010991548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287079219" name="Picture"/>
+                          <pic:cNvPr id="1010991548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400832028" name="Picture">
+                  <wp:docPr id="1513981096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400832028" name="Picture"/>
+                          <pic:cNvPr id="1513981096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465245178" name="Picture">
+                  <wp:docPr id="2045485181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465245178" name="Picture"/>
+                          <pic:cNvPr id="2045485181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566072574" name="Picture">
+                  <wp:docPr id="1359778205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566072574" name="Picture"/>
+                          <pic:cNvPr id="1359778205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400495107" name="Picture">
+                  <wp:docPr id="1738688464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400495107" name="Picture"/>
+                          <pic:cNvPr id="1738688464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611770130" name="Picture">
+                  <wp:docPr id="1065752645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611770130" name="Picture"/>
+                          <pic:cNvPr id="1065752645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475672750" name="Picture">
+                  <wp:docPr id="1818757808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475672750" name="Picture"/>
+                          <pic:cNvPr id="1818757808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584197361" name="Picture">
+                  <wp:docPr id="1045456199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584197361" name="Picture"/>
+                          <pic:cNvPr id="1045456199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119979901" name="Picture">
+                        <wp:docPr id="1766896489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119979901" name="Picture"/>
+                                <pic:cNvPr id="1766896489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896339576" name="Picture">
+                  <wp:docPr id="1410828633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896339576" name="Picture"/>
+                          <pic:cNvPr id="1410828633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467135386" name="Picture">
+                  <wp:docPr id="1223131665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467135386" name="Picture"/>
+                          <pic:cNvPr id="1223131665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553569415" name="Picture">
+                  <wp:docPr id="543398644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553569415" name="Picture"/>
+                          <pic:cNvPr id="543398644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282118456" name="Picture">
+                  <wp:docPr id="94638756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282118456" name="Picture"/>
+                          <pic:cNvPr id="94638756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76454833" name="Picture">
+                  <wp:docPr id="1425405201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76454833" name="Picture"/>
+                          <pic:cNvPr id="1425405201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714076634" name="Picture">
+                  <wp:docPr id="761850331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714076634" name="Picture"/>
+                          <pic:cNvPr id="761850331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879467232" name="Picture">
+                        <wp:docPr id="709420029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879467232" name="Picture"/>
+                                <pic:cNvPr id="709420029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631562902" name="Picture">
+                  <wp:docPr id="1082450270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631562902" name="Picture"/>
+                          <pic:cNvPr id="1082450270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577959780" name="Picture">
+                  <wp:docPr id="1619708760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577959780" name="Picture"/>
+                          <pic:cNvPr id="1619708760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710661470" name="Picture">
+                  <wp:docPr id="1124563636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710661470" name="Picture"/>
+                          <pic:cNvPr id="1124563636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>