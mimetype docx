--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016646268" name="Picture">
+                  <wp:docPr id="540370880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016646268" name="Picture"/>
+                          <pic:cNvPr id="540370880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85285583" name="Picture">
+                  <wp:docPr id="911807058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85285583" name="Picture"/>
+                          <pic:cNvPr id="911807058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678786967" name="Picture">
+                        <wp:docPr id="542302179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678786967" name="Picture"/>
+                                <pic:cNvPr id="542302179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040846509" name="Picture">
+                  <wp:docPr id="1005762149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040846509" name="Picture"/>
+                          <pic:cNvPr id="1005762149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365521602" name="Picture">
+                  <wp:docPr id="44419368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365521602" name="Picture"/>
+                          <pic:cNvPr id="44419368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826186568" name="Picture">
+                  <wp:docPr id="1893603900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826186568" name="Picture"/>
+                          <pic:cNvPr id="1893603900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897528878" name="Picture">
+                  <wp:docPr id="1769448500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897528878" name="Picture"/>
+                          <pic:cNvPr id="1769448500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850565500" name="Picture">
+                  <wp:docPr id="1976392272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850565500" name="Picture"/>
+                          <pic:cNvPr id="1976392272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832851969" name="Picture">
+                        <wp:docPr id="705947638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832851969" name="Picture"/>
+                                <pic:cNvPr id="705947638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="177857823" name="Picture">
+                        <wp:docPr id="201240543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="177857823" name="Picture"/>
+                                <pic:cNvPr id="201240543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739989579" name="Picture">
+                        <wp:docPr id="1768570192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739989579" name="Picture"/>
+                                <pic:cNvPr id="1768570192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="177656663" name="Picture">
+                        <wp:docPr id="166789064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="177656663" name="Picture"/>
+                                <pic:cNvPr id="166789064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="761053170" name="Picture">
+                        <wp:docPr id="1299872582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="761053170" name="Picture"/>
+                                <pic:cNvPr id="1299872582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713322445" name="Picture">
+                        <wp:docPr id="748337299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713322445" name="Picture"/>
+                                <pic:cNvPr id="748337299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467895560" name="Picture">
+                        <wp:docPr id="2077311991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467895560" name="Picture"/>
+                                <pic:cNvPr id="2077311991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="779860942" name="Picture">
+                        <wp:docPr id="227886940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="779860942" name="Picture"/>
+                                <pic:cNvPr id="227886940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394750598" name="Picture">
+                        <wp:docPr id="1237905575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394750598" name="Picture"/>
+                                <pic:cNvPr id="1237905575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797552925" name="Picture">
+                        <wp:docPr id="2026963213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797552925" name="Picture"/>
+                                <pic:cNvPr id="2026963213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985265561" name="Picture">
+                        <wp:docPr id="262882582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985265561" name="Picture"/>
+                                <pic:cNvPr id="262882582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126904488" name="Picture">
+                        <wp:docPr id="37668176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126904488" name="Picture"/>
+                                <pic:cNvPr id="37668176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836182470" name="Picture">
+                        <wp:docPr id="1830252075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836182470" name="Picture"/>
+                                <pic:cNvPr id="1830252075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633000439" name="Picture">
+                        <wp:docPr id="36158374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633000439" name="Picture"/>
+                                <pic:cNvPr id="36158374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502800918" name="Picture">
+                        <wp:docPr id="1777437441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502800918" name="Picture"/>
+                                <pic:cNvPr id="1777437441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504447865" name="Picture">
+                  <wp:docPr id="722259405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504447865" name="Picture"/>
+                          <pic:cNvPr id="722259405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162817163" name="Picture">
+                  <wp:docPr id="1832463791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162817163" name="Picture"/>
+                          <pic:cNvPr id="1832463791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730595616" name="Picture">
+                  <wp:docPr id="796154334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730595616" name="Picture"/>
+                          <pic:cNvPr id="796154334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468165899" name="Picture">
+                  <wp:docPr id="1732490873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468165899" name="Picture"/>
+                          <pic:cNvPr id="1732490873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464529547" name="Picture">
+                  <wp:docPr id="836738642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464529547" name="Picture"/>
+                          <pic:cNvPr id="836738642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123794240" name="Picture">
+                  <wp:docPr id="1511221346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123794240" name="Picture"/>
+                          <pic:cNvPr id="1511221346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518838022" name="Picture">
+                        <wp:docPr id="1028323159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518838022" name="Picture"/>
+                                <pic:cNvPr id="1028323159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708401585" name="Picture">
+                  <wp:docPr id="1969515359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708401585" name="Picture"/>
+                          <pic:cNvPr id="1969515359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404031320" name="Picture">
+                  <wp:docPr id="2126829273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404031320" name="Picture"/>
+                          <pic:cNvPr id="2126829273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622783931" name="Picture">
+                  <wp:docPr id="341734937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622783931" name="Picture"/>
+                          <pic:cNvPr id="341734937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95444294" name="Picture">
+                  <wp:docPr id="653398693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95444294" name="Picture"/>
+                          <pic:cNvPr id="653398693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567033472" name="Picture">
+                  <wp:docPr id="227051435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567033472" name="Picture"/>
+                          <pic:cNvPr id="227051435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591090797" name="Picture">
+                  <wp:docPr id="1599080896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591090797" name="Picture"/>
+                          <pic:cNvPr id="1599080896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1099232253" name="Picture">
+                        <wp:docPr id="1449308207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1099232253" name="Picture"/>
+                                <pic:cNvPr id="1449308207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694625716" name="Picture">
+                  <wp:docPr id="1139242273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694625716" name="Picture"/>
+                          <pic:cNvPr id="1139242273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925146466" name="Picture">
+                  <wp:docPr id="1410522758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925146466" name="Picture"/>
+                          <pic:cNvPr id="1410522758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876051069" name="Picture">
+                  <wp:docPr id="572636938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876051069" name="Picture"/>
+                          <pic:cNvPr id="572636938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123272376" name="Picture">
+                  <wp:docPr id="229955517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123272376" name="Picture"/>
+                          <pic:cNvPr id="229955517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087418057" name="Picture">
+                  <wp:docPr id="688329819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087418057" name="Picture"/>
+                          <pic:cNvPr id="688329819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205809726" name="Picture">
+                  <wp:docPr id="10543650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205809726" name="Picture"/>
+                          <pic:cNvPr id="10543650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089894338" name="Picture">
+                        <wp:docPr id="1000814219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089894338" name="Picture"/>
+                                <pic:cNvPr id="1000814219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183221338" name="Picture">
+                  <wp:docPr id="237133970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183221338" name="Picture"/>
+                          <pic:cNvPr id="237133970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171222626" name="Picture">
+                  <wp:docPr id="494023748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171222626" name="Picture"/>
+                          <pic:cNvPr id="494023748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858170952" name="Picture">
+                  <wp:docPr id="534989327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858170952" name="Picture"/>
+                          <pic:cNvPr id="534989327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362149769" name="Picture">
+                  <wp:docPr id="1992668401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362149769" name="Picture"/>
+                          <pic:cNvPr id="1992668401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875048365" name="Picture">
+                  <wp:docPr id="2056879737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875048365" name="Picture"/>
+                          <pic:cNvPr id="2056879737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766852859" name="Picture">
+                  <wp:docPr id="2142232599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766852859" name="Picture"/>
+                          <pic:cNvPr id="2142232599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455747648" name="Picture">
+                  <wp:docPr id="1569836230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455747648" name="Picture"/>
+                          <pic:cNvPr id="1569836230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673698951" name="Picture">
+                  <wp:docPr id="1671816657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673698951" name="Picture"/>
+                          <pic:cNvPr id="1671816657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745697626" name="Picture">
+                  <wp:docPr id="1891493884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745697626" name="Picture"/>
+                          <pic:cNvPr id="1891493884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1904725490" name="Picture">
+                        <wp:docPr id="1084460642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1904725490" name="Picture"/>
+                                <pic:cNvPr id="1084460642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892806515" name="Picture">
+                  <wp:docPr id="1597899661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892806515" name="Picture"/>
+                          <pic:cNvPr id="1597899661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279064464" name="Picture">
+                  <wp:docPr id="869445530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279064464" name="Picture"/>
+                          <pic:cNvPr id="869445530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480124875" name="Picture">
+                  <wp:docPr id="876559570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480124875" name="Picture"/>
+                          <pic:cNvPr id="876559570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976778507" name="Picture">
+                  <wp:docPr id="1606889234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976778507" name="Picture"/>
+                          <pic:cNvPr id="1606889234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935211253" name="Picture">
+                  <wp:docPr id="125640191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935211253" name="Picture"/>
+                          <pic:cNvPr id="125640191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624003661" name="Picture">
+                  <wp:docPr id="1636625903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624003661" name="Picture"/>
+                          <pic:cNvPr id="1636625903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849165289" name="Picture">
+                        <wp:docPr id="1670109793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849165289" name="Picture"/>
+                                <pic:cNvPr id="1670109793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198692737" name="Picture">
+                  <wp:docPr id="1710141546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198692737" name="Picture"/>
+                          <pic:cNvPr id="1710141546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431452902" name="Picture">
+                  <wp:docPr id="1739316661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431452902" name="Picture"/>
+                          <pic:cNvPr id="1739316661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115971356" name="Picture">
+                  <wp:docPr id="1628326329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115971356" name="Picture"/>
+                          <pic:cNvPr id="1628326329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>