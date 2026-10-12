--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540370880" name="Picture">
+                  <wp:docPr id="175248177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540370880" name="Picture"/>
+                          <pic:cNvPr id="175248177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911807058" name="Picture">
+                  <wp:docPr id="96590792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911807058" name="Picture"/>
+                          <pic:cNvPr id="96590792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542302179" name="Picture">
+                        <wp:docPr id="1636938014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542302179" name="Picture"/>
+                                <pic:cNvPr id="1636938014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005762149" name="Picture">
+                  <wp:docPr id="1270429146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005762149" name="Picture"/>
+                          <pic:cNvPr id="1270429146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44419368" name="Picture">
+                  <wp:docPr id="1936471590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44419368" name="Picture"/>
+                          <pic:cNvPr id="1936471590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893603900" name="Picture">
+                  <wp:docPr id="179084133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893603900" name="Picture"/>
+                          <pic:cNvPr id="179084133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769448500" name="Picture">
+                  <wp:docPr id="1504857720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769448500" name="Picture"/>
+                          <pic:cNvPr id="1504857720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976392272" name="Picture">
+                  <wp:docPr id="1583191058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976392272" name="Picture"/>
+                          <pic:cNvPr id="1583191058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705947638" name="Picture">
+                        <wp:docPr id="1810494764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705947638" name="Picture"/>
+                                <pic:cNvPr id="1810494764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="201240543" name="Picture">
+                        <wp:docPr id="1234897588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="201240543" name="Picture"/>
+                                <pic:cNvPr id="1234897588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768570192" name="Picture">
+                        <wp:docPr id="1170126297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768570192" name="Picture"/>
+                                <pic:cNvPr id="1170126297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166789064" name="Picture">
+                        <wp:docPr id="1454796012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166789064" name="Picture"/>
+                                <pic:cNvPr id="1454796012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299872582" name="Picture">
+                        <wp:docPr id="446897030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299872582" name="Picture"/>
+                                <pic:cNvPr id="446897030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="748337299" name="Picture">
+                        <wp:docPr id="641824557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="748337299" name="Picture"/>
+                                <pic:cNvPr id="641824557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077311991" name="Picture">
+                        <wp:docPr id="325276006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077311991" name="Picture"/>
+                                <pic:cNvPr id="325276006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="227886940" name="Picture">
+                        <wp:docPr id="67912463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="227886940" name="Picture"/>
+                                <pic:cNvPr id="67912463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237905575" name="Picture">
+                        <wp:docPr id="1464045885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237905575" name="Picture"/>
+                                <pic:cNvPr id="1464045885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026963213" name="Picture">
+                        <wp:docPr id="1565968657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026963213" name="Picture"/>
+                                <pic:cNvPr id="1565968657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262882582" name="Picture">
+                        <wp:docPr id="609619970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262882582" name="Picture"/>
+                                <pic:cNvPr id="609619970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="37668176" name="Picture">
+                        <wp:docPr id="648327281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="37668176" name="Picture"/>
+                                <pic:cNvPr id="648327281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830252075" name="Picture">
+                        <wp:docPr id="827625800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830252075" name="Picture"/>
+                                <pic:cNvPr id="827625800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36158374" name="Picture">
+                        <wp:docPr id="541735058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36158374" name="Picture"/>
+                                <pic:cNvPr id="541735058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777437441" name="Picture">
+                        <wp:docPr id="631152086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777437441" name="Picture"/>
+                                <pic:cNvPr id="631152086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722259405" name="Picture">
+                  <wp:docPr id="575932666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722259405" name="Picture"/>
+                          <pic:cNvPr id="575932666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832463791" name="Picture">
+                  <wp:docPr id="333296516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832463791" name="Picture"/>
+                          <pic:cNvPr id="333296516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796154334" name="Picture">
+                  <wp:docPr id="1415322103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796154334" name="Picture"/>
+                          <pic:cNvPr id="1415322103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732490873" name="Picture">
+                  <wp:docPr id="227051906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732490873" name="Picture"/>
+                          <pic:cNvPr id="227051906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836738642" name="Picture">
+                  <wp:docPr id="823227047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836738642" name="Picture"/>
+                          <pic:cNvPr id="823227047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511221346" name="Picture">
+                  <wp:docPr id="1331471456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511221346" name="Picture"/>
+                          <pic:cNvPr id="1331471456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1028323159" name="Picture">
+                        <wp:docPr id="1411237468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1028323159" name="Picture"/>
+                                <pic:cNvPr id="1411237468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969515359" name="Picture">
+                  <wp:docPr id="1345945149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969515359" name="Picture"/>
+                          <pic:cNvPr id="1345945149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126829273" name="Picture">
+                  <wp:docPr id="968628482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126829273" name="Picture"/>
+                          <pic:cNvPr id="968628482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341734937" name="Picture">
+                  <wp:docPr id="61409103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341734937" name="Picture"/>
+                          <pic:cNvPr id="61409103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653398693" name="Picture">
+                  <wp:docPr id="900592607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653398693" name="Picture"/>
+                          <pic:cNvPr id="900592607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227051435" name="Picture">
+                  <wp:docPr id="1113686904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227051435" name="Picture"/>
+                          <pic:cNvPr id="1113686904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599080896" name="Picture">
+                  <wp:docPr id="575904952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599080896" name="Picture"/>
+                          <pic:cNvPr id="575904952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449308207" name="Picture">
+                        <wp:docPr id="500386400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449308207" name="Picture"/>
+                                <pic:cNvPr id="500386400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139242273" name="Picture">
+                  <wp:docPr id="1670884863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139242273" name="Picture"/>
+                          <pic:cNvPr id="1670884863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410522758" name="Picture">
+                  <wp:docPr id="168100805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410522758" name="Picture"/>
+                          <pic:cNvPr id="168100805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572636938" name="Picture">
+                  <wp:docPr id="2034852681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572636938" name="Picture"/>
+                          <pic:cNvPr id="2034852681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229955517" name="Picture">
+                  <wp:docPr id="1035556375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229955517" name="Picture"/>
+                          <pic:cNvPr id="1035556375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688329819" name="Picture">
+                  <wp:docPr id="542605371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688329819" name="Picture"/>
+                          <pic:cNvPr id="542605371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10543650" name="Picture">
+                  <wp:docPr id="201273153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10543650" name="Picture"/>
+                          <pic:cNvPr id="201273153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000814219" name="Picture">
+                        <wp:docPr id="600848950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000814219" name="Picture"/>
+                                <pic:cNvPr id="600848950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237133970" name="Picture">
+                  <wp:docPr id="1827289438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237133970" name="Picture"/>
+                          <pic:cNvPr id="1827289438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494023748" name="Picture">
+                  <wp:docPr id="620712456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494023748" name="Picture"/>
+                          <pic:cNvPr id="620712456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534989327" name="Picture">
+                  <wp:docPr id="115137835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534989327" name="Picture"/>
+                          <pic:cNvPr id="115137835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992668401" name="Picture">
+                  <wp:docPr id="784871940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992668401" name="Picture"/>
+                          <pic:cNvPr id="784871940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056879737" name="Picture">
+                  <wp:docPr id="1887001287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056879737" name="Picture"/>
+                          <pic:cNvPr id="1887001287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142232599" name="Picture">
+                  <wp:docPr id="279766118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142232599" name="Picture"/>
+                          <pic:cNvPr id="279766118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569836230" name="Picture">
+                  <wp:docPr id="2101371949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569836230" name="Picture"/>
+                          <pic:cNvPr id="2101371949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671816657" name="Picture">
+                  <wp:docPr id="1873196884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671816657" name="Picture"/>
+                          <pic:cNvPr id="1873196884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891493884" name="Picture">
+                  <wp:docPr id="651301186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891493884" name="Picture"/>
+                          <pic:cNvPr id="651301186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084460642" name="Picture">
+                        <wp:docPr id="1853705479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084460642" name="Picture"/>
+                                <pic:cNvPr id="1853705479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597899661" name="Picture">
+                  <wp:docPr id="1486035339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597899661" name="Picture"/>
+                          <pic:cNvPr id="1486035339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869445530" name="Picture">
+                  <wp:docPr id="70100612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869445530" name="Picture"/>
+                          <pic:cNvPr id="70100612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876559570" name="Picture">
+                  <wp:docPr id="1433027557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876559570" name="Picture"/>
+                          <pic:cNvPr id="1433027557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606889234" name="Picture">
+                  <wp:docPr id="2002580818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606889234" name="Picture"/>
+                          <pic:cNvPr id="2002580818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125640191" name="Picture">
+                  <wp:docPr id="1351590119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125640191" name="Picture"/>
+                          <pic:cNvPr id="1351590119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636625903" name="Picture">
+                  <wp:docPr id="1746299705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636625903" name="Picture"/>
+                          <pic:cNvPr id="1746299705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670109793" name="Picture">
+                        <wp:docPr id="1021558160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670109793" name="Picture"/>
+                                <pic:cNvPr id="1021558160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710141546" name="Picture">
+                  <wp:docPr id="1744258710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710141546" name="Picture"/>
+                          <pic:cNvPr id="1744258710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739316661" name="Picture">
+                  <wp:docPr id="958930282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739316661" name="Picture"/>
+                          <pic:cNvPr id="958930282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628326329" name="Picture">
+                  <wp:docPr id="517127989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628326329" name="Picture"/>
+                          <pic:cNvPr id="517127989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>