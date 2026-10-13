--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522565660" name="Picture">
+                  <wp:docPr id="1825165048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522565660" name="Picture"/>
+                          <pic:cNvPr id="1825165048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94422586" name="Picture">
+                  <wp:docPr id="1018476003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94422586" name="Picture"/>
+                          <pic:cNvPr id="1018476003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293404833" name="Picture">
+                        <wp:docPr id="406541499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293404833" name="Picture"/>
+                                <pic:cNvPr id="406541499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224937911" name="Picture">
+                  <wp:docPr id="582222122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224937911" name="Picture"/>
+                          <pic:cNvPr id="582222122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115029637" name="Picture">
+                  <wp:docPr id="563657747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115029637" name="Picture"/>
+                          <pic:cNvPr id="563657747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457030648" name="Picture">
+                  <wp:docPr id="859961914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457030648" name="Picture"/>
+                          <pic:cNvPr id="859961914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136969505" name="Picture">
+                  <wp:docPr id="1143443417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136969505" name="Picture"/>
+                          <pic:cNvPr id="1143443417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483924459" name="Picture">
+                  <wp:docPr id="2062063578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483924459" name="Picture"/>
+                          <pic:cNvPr id="2062063578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241123514" name="Picture">
+                        <wp:docPr id="2001260509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241123514" name="Picture"/>
+                                <pic:cNvPr id="2001260509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624312148" name="Picture">
+                        <wp:docPr id="962642743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624312148" name="Picture"/>
+                                <pic:cNvPr id="962642743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629014110" name="Picture">
+                        <wp:docPr id="1039456322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629014110" name="Picture"/>
+                                <pic:cNvPr id="1039456322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100442504" name="Picture">
+                        <wp:docPr id="1763016063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100442504" name="Picture"/>
+                                <pic:cNvPr id="1763016063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903620096" name="Picture">
+                        <wp:docPr id="816815345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903620096" name="Picture"/>
+                                <pic:cNvPr id="816815345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1109461203" name="Picture">
+                        <wp:docPr id="1047598519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1109461203" name="Picture"/>
+                                <pic:cNvPr id="1047598519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15596750" name="Picture">
+                        <wp:docPr id="130904175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15596750" name="Picture"/>
+                                <pic:cNvPr id="130904175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295780547" name="Picture">
+                        <wp:docPr id="1755988570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295780547" name="Picture"/>
+                                <pic:cNvPr id="1755988570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1518959512" name="Picture">
+                        <wp:docPr id="294420611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1518959512" name="Picture"/>
+                                <pic:cNvPr id="294420611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="234375960" name="Picture">
+                        <wp:docPr id="887159740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="234375960" name="Picture"/>
+                                <pic:cNvPr id="887159740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77605653" name="Picture">
+                        <wp:docPr id="697865844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77605653" name="Picture"/>
+                                <pic:cNvPr id="697865844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44384644" name="Picture">
+                        <wp:docPr id="1571553087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44384644" name="Picture"/>
+                                <pic:cNvPr id="1571553087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1919400717" name="Picture">
+                        <wp:docPr id="1214092884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1919400717" name="Picture"/>
+                                <pic:cNvPr id="1214092884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263513475" name="Picture">
+                        <wp:docPr id="1364352906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263513475" name="Picture"/>
+                                <pic:cNvPr id="1364352906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1660062364" name="Picture">
+                        <wp:docPr id="1321725678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1660062364" name="Picture"/>
+                                <pic:cNvPr id="1321725678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900218007" name="Picture">
+                        <wp:docPr id="2016716863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900218007" name="Picture"/>
+                                <pic:cNvPr id="2016716863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160860567" name="Picture">
+                        <wp:docPr id="61765984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160860567" name="Picture"/>
+                                <pic:cNvPr id="61765984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="851812523" name="Picture">
+                        <wp:docPr id="119358162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="851812523" name="Picture"/>
+                                <pic:cNvPr id="119358162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783927797" name="Picture">
+                  <wp:docPr id="1861881351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783927797" name="Picture"/>
+                          <pic:cNvPr id="1861881351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933336481" name="Picture">
+                  <wp:docPr id="1927579347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933336481" name="Picture"/>
+                          <pic:cNvPr id="1927579347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194161741" name="Picture">
+                  <wp:docPr id="1698957310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194161741" name="Picture"/>
+                          <pic:cNvPr id="1698957310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295426512" name="Picture">
+                  <wp:docPr id="499042036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295426512" name="Picture"/>
+                          <pic:cNvPr id="499042036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115751129" name="Picture">
+                  <wp:docPr id="68240812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115751129" name="Picture"/>
+                          <pic:cNvPr id="68240812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093281101" name="Picture">
+                  <wp:docPr id="325206377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093281101" name="Picture"/>
+                          <pic:cNvPr id="325206377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363334422" name="Picture">
+                        <wp:docPr id="417452393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363334422" name="Picture"/>
+                                <pic:cNvPr id="417452393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602384709" name="Picture">
+                  <wp:docPr id="1510241409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602384709" name="Picture"/>
+                          <pic:cNvPr id="1510241409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537679684" name="Picture">
+                  <wp:docPr id="50329785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537679684" name="Picture"/>
+                          <pic:cNvPr id="50329785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730268214" name="Picture">
+                  <wp:docPr id="335747862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730268214" name="Picture"/>
+                          <pic:cNvPr id="335747862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413524552" name="Picture">
+                  <wp:docPr id="724655519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413524552" name="Picture"/>
+                          <pic:cNvPr id="724655519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74354799" name="Picture">
+                  <wp:docPr id="708116529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74354799" name="Picture"/>
+                          <pic:cNvPr id="708116529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102378903" name="Picture">
+                  <wp:docPr id="762423187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102378903" name="Picture"/>
+                          <pic:cNvPr id="762423187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726328562" name="Picture">
+                        <wp:docPr id="1538783480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726328562" name="Picture"/>
+                                <pic:cNvPr id="1538783480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125677292" name="Picture">
+                        <wp:docPr id="74020119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125677292" name="Picture"/>
+                                <pic:cNvPr id="74020119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277432527" name="Picture">
+                  <wp:docPr id="1618820442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277432527" name="Picture"/>
+                          <pic:cNvPr id="1618820442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959025421" name="Picture">
+                  <wp:docPr id="420051540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959025421" name="Picture"/>
+                          <pic:cNvPr id="420051540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776835193" name="Picture">
+                  <wp:docPr id="499998640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776835193" name="Picture"/>
+                          <pic:cNvPr id="499998640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305841585" name="Picture">
+                  <wp:docPr id="916379221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305841585" name="Picture"/>
+                          <pic:cNvPr id="916379221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393904" name="Picture">
+                  <wp:docPr id="1284319852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393904" name="Picture"/>
+                          <pic:cNvPr id="1284319852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162018281" name="Picture">
+                  <wp:docPr id="1932857961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162018281" name="Picture"/>
+                          <pic:cNvPr id="1932857961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696045154" name="Picture">
+                        <wp:docPr id="2082902260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696045154" name="Picture"/>
+                                <pic:cNvPr id="2082902260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929602716" name="Picture">
+                  <wp:docPr id="660300611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929602716" name="Picture"/>
+                          <pic:cNvPr id="660300611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144072895" name="Picture">
+                  <wp:docPr id="100022337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144072895" name="Picture"/>
+                          <pic:cNvPr id="100022337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432676597" name="Picture">
+                  <wp:docPr id="1641250188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432676597" name="Picture"/>
+                          <pic:cNvPr id="1641250188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008161377" name="Picture">
+                  <wp:docPr id="1694868855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008161377" name="Picture"/>
+                          <pic:cNvPr id="1694868855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139155189" name="Picture">
+                  <wp:docPr id="1576140768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139155189" name="Picture"/>
+                          <pic:cNvPr id="1576140768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354622867" name="Picture">
+                  <wp:docPr id="1734508810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354622867" name="Picture"/>
+                          <pic:cNvPr id="1734508810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92415909" name="Picture">
+                        <wp:docPr id="1958019358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92415909" name="Picture"/>
+                                <pic:cNvPr id="1958019358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146828547" name="Picture">
+                  <wp:docPr id="128758867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146828547" name="Picture"/>
+                          <pic:cNvPr id="128758867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814480999" name="Picture">
+                  <wp:docPr id="1102305771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814480999" name="Picture"/>
+                          <pic:cNvPr id="1102305771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783536526" name="Picture">
+                  <wp:docPr id="106375435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783536526" name="Picture"/>
+                          <pic:cNvPr id="106375435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718918527" name="Picture">
+                  <wp:docPr id="833603011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718918527" name="Picture"/>
+                          <pic:cNvPr id="833603011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505977744" name="Picture">
+                  <wp:docPr id="1744270870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505977744" name="Picture"/>
+                          <pic:cNvPr id="1744270870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785154463" name="Picture">
+                  <wp:docPr id="80594224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785154463" name="Picture"/>
+                          <pic:cNvPr id="80594224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269707677" name="Picture">
+                  <wp:docPr id="2122144380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269707677" name="Picture"/>
+                          <pic:cNvPr id="2122144380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457552580" name="Picture">
+                  <wp:docPr id="343139526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457552580" name="Picture"/>
+                          <pic:cNvPr id="343139526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636852326" name="Picture">
+                  <wp:docPr id="2121011117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636852326" name="Picture"/>
+                          <pic:cNvPr id="2121011117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492376911" name="Picture">
+                  <wp:docPr id="2003134966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492376911" name="Picture"/>
+                          <pic:cNvPr id="2003134966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775254074" name="Picture">
+                  <wp:docPr id="770601367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775254074" name="Picture"/>
+                          <pic:cNvPr id="770601367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822106838" name="Picture">
+                  <wp:docPr id="1916954530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822106838" name="Picture"/>
+                          <pic:cNvPr id="1916954530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389649251" name="Picture">
+                  <wp:docPr id="385803388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389649251" name="Picture"/>
+                          <pic:cNvPr id="385803388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159808393" name="Picture">
+                  <wp:docPr id="64748985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159808393" name="Picture"/>
+                          <pic:cNvPr id="64748985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200626952" name="Picture">
+                  <wp:docPr id="793960139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200626952" name="Picture"/>
+                          <pic:cNvPr id="793960139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>