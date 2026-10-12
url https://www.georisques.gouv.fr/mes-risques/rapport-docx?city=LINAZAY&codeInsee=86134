--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751092345" name="Picture">
+                  <wp:docPr id="19333427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751092345" name="Picture"/>
+                          <pic:cNvPr id="19333427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228656963" name="Picture">
+                  <wp:docPr id="1199427466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228656963" name="Picture"/>
+                          <pic:cNvPr id="1199427466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349998879" name="Picture">
+                        <wp:docPr id="1687404637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349998879" name="Picture"/>
+                                <pic:cNvPr id="1687404637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148135029" name="Picture">
+                  <wp:docPr id="231002230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148135029" name="Picture"/>
+                          <pic:cNvPr id="231002230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402374851" name="Picture">
+                  <wp:docPr id="655416922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402374851" name="Picture"/>
+                          <pic:cNvPr id="655416922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001368583" name="Picture">
+                  <wp:docPr id="1685456266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001368583" name="Picture"/>
+                          <pic:cNvPr id="1685456266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661832212" name="Picture">
+                  <wp:docPr id="1500888103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661832212" name="Picture"/>
+                          <pic:cNvPr id="1500888103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269072367" name="Picture">
+                  <wp:docPr id="1476810202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269072367" name="Picture"/>
+                          <pic:cNvPr id="1476810202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1515516651" name="Picture">
+                        <wp:docPr id="1120702629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1515516651" name="Picture"/>
+                                <pic:cNvPr id="1120702629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008680234" name="Picture">
+                        <wp:docPr id="16737469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008680234" name="Picture"/>
+                                <pic:cNvPr id="16737469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="343267436" name="Picture">
+                        <wp:docPr id="1525147938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="343267436" name="Picture"/>
+                                <pic:cNvPr id="1525147938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780180490" name="Picture">
+                        <wp:docPr id="1000094928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780180490" name="Picture"/>
+                                <pic:cNvPr id="1000094928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1914793863" name="Picture">
+                        <wp:docPr id="36913816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1914793863" name="Picture"/>
+                                <pic:cNvPr id="36913816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120687880" name="Picture">
+                        <wp:docPr id="1231559098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120687880" name="Picture"/>
+                                <pic:cNvPr id="1231559098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1427267400" name="Picture">
+                        <wp:docPr id="1022710246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1427267400" name="Picture"/>
+                                <pic:cNvPr id="1022710246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067637618" name="Picture">
+                        <wp:docPr id="1614469581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067637618" name="Picture"/>
+                                <pic:cNvPr id="1614469581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229326287" name="Picture">
+                        <wp:docPr id="655866176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229326287" name="Picture"/>
+                                <pic:cNvPr id="655866176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1375624856" name="Picture">
+                        <wp:docPr id="1121862940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1375624856" name="Picture"/>
+                                <pic:cNvPr id="1121862940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126366274" name="Picture">
+                        <wp:docPr id="949699762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126366274" name="Picture"/>
+                                <pic:cNvPr id="949699762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962638452" name="Picture">
+                        <wp:docPr id="1512345949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962638452" name="Picture"/>
+                                <pic:cNvPr id="1512345949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180046583" name="Picture">
+                        <wp:docPr id="98809464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180046583" name="Picture"/>
+                                <pic:cNvPr id="98809464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687499025" name="Picture">
+                        <wp:docPr id="1943054325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687499025" name="Picture"/>
+                                <pic:cNvPr id="1943054325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154429900" name="Picture">
+                        <wp:docPr id="866419711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154429900" name="Picture"/>
+                                <pic:cNvPr id="866419711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879293450" name="Picture">
+                  <wp:docPr id="690633383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879293450" name="Picture"/>
+                          <pic:cNvPr id="690633383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218175459" name="Picture">
+                  <wp:docPr id="1609360558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218175459" name="Picture"/>
+                          <pic:cNvPr id="1609360558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744364701" name="Picture">
+                  <wp:docPr id="24117069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744364701" name="Picture"/>
+                          <pic:cNvPr id="24117069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784705894" name="Picture">
+                  <wp:docPr id="1284177018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784705894" name="Picture"/>
+                          <pic:cNvPr id="1284177018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514144484" name="Picture">
+                  <wp:docPr id="709189459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514144484" name="Picture"/>
+                          <pic:cNvPr id="709189459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345193810" name="Picture">
+                  <wp:docPr id="1978960436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345193810" name="Picture"/>
+                          <pic:cNvPr id="1978960436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1959033089" name="Picture">
+                        <wp:docPr id="2046626151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1959033089" name="Picture"/>
+                                <pic:cNvPr id="2046626151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39114565" name="Picture">
+                        <wp:docPr id="1122827002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39114565" name="Picture"/>
+                                <pic:cNvPr id="1122827002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164025984" name="Picture">
+                  <wp:docPr id="815181500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164025984" name="Picture"/>
+                          <pic:cNvPr id="815181500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007661787" name="Picture">
+                  <wp:docPr id="1191033438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007661787" name="Picture"/>
+                          <pic:cNvPr id="1191033438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407217376" name="Picture">
+                  <wp:docPr id="1667478353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407217376" name="Picture"/>
+                          <pic:cNvPr id="1667478353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413268192" name="Picture">
+                  <wp:docPr id="1539337341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413268192" name="Picture"/>
+                          <pic:cNvPr id="1539337341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697890841" name="Picture">
+                  <wp:docPr id="1725400227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697890841" name="Picture"/>
+                          <pic:cNvPr id="1725400227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223715242" name="Picture">
+                  <wp:docPr id="1889049348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223715242" name="Picture"/>
+                          <pic:cNvPr id="1889049348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162125256" name="Picture">
+                        <wp:docPr id="1241133387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162125256" name="Picture"/>
+                                <pic:cNvPr id="1241133387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1327184251" name="Picture">
+                        <wp:docPr id="157907555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1327184251" name="Picture"/>
+                                <pic:cNvPr id="157907555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26911,57 +26911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051971576" name="Picture">
+                  <wp:docPr id="53887795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051971576" name="Picture"/>
+                          <pic:cNvPr id="53887795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27000,57 +27000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590294809" name="Picture">
+                  <wp:docPr id="2141048781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590294809" name="Picture"/>
+                          <pic:cNvPr id="2141048781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576009787" name="Picture">
+                  <wp:docPr id="119045220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576009787" name="Picture"/>
+                          <pic:cNvPr id="119045220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28741,57 +28741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206166513" name="Picture">
+                  <wp:docPr id="102721079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206166513" name="Picture"/>
+                          <pic:cNvPr id="102721079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217827883" name="Picture">
+                  <wp:docPr id="1051719833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217827883" name="Picture"/>
+                          <pic:cNvPr id="1051719833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30308,57 +30308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039674136" name="Picture">
+                  <wp:docPr id="588881540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039674136" name="Picture"/>
+                          <pic:cNvPr id="588881540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31515,57 +31515,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656775235" name="Picture">
+                        <wp:docPr id="308690879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656775235" name="Picture"/>
+                                <pic:cNvPr id="308690879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33912,57 +33912,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099877904" name="Picture">
+                  <wp:docPr id="19003802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099877904" name="Picture"/>
+                          <pic:cNvPr id="19003802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574776149" name="Picture">
+                  <wp:docPr id="1269178127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574776149" name="Picture"/>
+                          <pic:cNvPr id="1269178127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34451,57 +34451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022267095" name="Picture">
+                  <wp:docPr id="1746819587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022267095" name="Picture"/>
+                          <pic:cNvPr id="1746819587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35610,57 +35610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605415320" name="Picture">
+                  <wp:docPr id="951132550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605415320" name="Picture"/>
+                          <pic:cNvPr id="951132550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35699,57 +35699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269926858" name="Picture">
+                  <wp:docPr id="1125392376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269926858" name="Picture"/>
+                          <pic:cNvPr id="1125392376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36343,57 +36343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481010473" name="Picture">
+                  <wp:docPr id="1505790939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481010473" name="Picture"/>
+                          <pic:cNvPr id="1505790939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37341,57 +37341,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006027862" name="Picture">
+                  <wp:docPr id="1844017375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006027862" name="Picture"/>
+                          <pic:cNvPr id="1844017375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37444,57 +37444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059115035" name="Picture">
+                  <wp:docPr id="1625921623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059115035" name="Picture"/>
+                          <pic:cNvPr id="1625921623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38821,57 +38821,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700732090" name="Picture">
+                  <wp:docPr id="235722764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700732090" name="Picture"/>
+                          <pic:cNvPr id="235722764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39964,57 +39964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975574684" name="Picture">
+                        <wp:docPr id="2117589025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975574684" name="Picture"/>
+                                <pic:cNvPr id="2117589025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41325,57 +41325,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760004178" name="Picture">
+                  <wp:docPr id="370389843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760004178" name="Picture"/>
+                          <pic:cNvPr id="370389843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41414,57 +41414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25701348" name="Picture">
+                  <wp:docPr id="1794194745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25701348" name="Picture"/>
+                          <pic:cNvPr id="1794194745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42058,57 +42058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710966783" name="Picture">
+                  <wp:docPr id="682375695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710966783" name="Picture"/>
+                          <pic:cNvPr id="682375695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43056,57 +43056,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139242417" name="Picture">
+                  <wp:docPr id="1908139262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139242417" name="Picture"/>
+                          <pic:cNvPr id="1908139262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43159,57 +43159,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632057826" name="Picture">
+                  <wp:docPr id="924193488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632057826" name="Picture"/>
+                          <pic:cNvPr id="924193488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44536,57 +44536,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352862057" name="Picture">
+                  <wp:docPr id="8840060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352862057" name="Picture"/>
+                          <pic:cNvPr id="8840060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45679,57 +45679,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223785368" name="Picture">
+                        <wp:docPr id="713614323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223785368" name="Picture"/>
+                                <pic:cNvPr id="713614323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46900,57 +46900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500591148" name="Picture">
+                  <wp:docPr id="488794333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500591148" name="Picture"/>
+                          <pic:cNvPr id="488794333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46971,57 +46971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725534590" name="Picture">
+                  <wp:docPr id="363000534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725534590" name="Picture"/>
+                          <pic:cNvPr id="363000534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47385,57 +47385,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887522515" name="Picture">
+                  <wp:docPr id="1491852055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887522515" name="Picture"/>
+                          <pic:cNvPr id="1491852055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>