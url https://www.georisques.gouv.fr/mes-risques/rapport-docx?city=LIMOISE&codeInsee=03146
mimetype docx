--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643742787" name="Picture">
+                  <wp:docPr id="825151272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643742787" name="Picture"/>
+                          <pic:cNvPr id="825151272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549965265" name="Picture">
+                  <wp:docPr id="2129656440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549965265" name="Picture"/>
+                          <pic:cNvPr id="2129656440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74195385" name="Picture">
+                        <wp:docPr id="648714637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74195385" name="Picture"/>
+                                <pic:cNvPr id="648714637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138479646" name="Picture">
+                  <wp:docPr id="1258746140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138479646" name="Picture"/>
+                          <pic:cNvPr id="1258746140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311011201" name="Picture">
+                  <wp:docPr id="1087895382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311011201" name="Picture"/>
+                          <pic:cNvPr id="1087895382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55681234" name="Picture">
+                  <wp:docPr id="103829290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55681234" name="Picture"/>
+                          <pic:cNvPr id="103829290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478222558" name="Picture">
+                  <wp:docPr id="646781262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478222558" name="Picture"/>
+                          <pic:cNvPr id="646781262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523320665" name="Picture">
+                  <wp:docPr id="1344740556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523320665" name="Picture"/>
+                          <pic:cNvPr id="1344740556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1744476116" name="Picture">
+                        <wp:docPr id="1565251811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1744476116" name="Picture"/>
+                                <pic:cNvPr id="1565251811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598139324" name="Picture">
+                        <wp:docPr id="1689360079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598139324" name="Picture"/>
+                                <pic:cNvPr id="1689360079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144068571" name="Picture">
+                        <wp:docPr id="92867357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144068571" name="Picture"/>
+                                <pic:cNvPr id="92867357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49145092" name="Picture">
+                        <wp:docPr id="28143144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49145092" name="Picture"/>
+                                <pic:cNvPr id="28143144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981183083" name="Picture">
+                        <wp:docPr id="1030421472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981183083" name="Picture"/>
+                                <pic:cNvPr id="1030421472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096527309" name="Picture">
+                        <wp:docPr id="1248152545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096527309" name="Picture"/>
+                                <pic:cNvPr id="1248152545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517966161" name="Picture">
+                        <wp:docPr id="1646932065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517966161" name="Picture"/>
+                                <pic:cNvPr id="1646932065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3045148" name="Picture">
+                        <wp:docPr id="2062655029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3045148" name="Picture"/>
+                                <pic:cNvPr id="2062655029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1241893951" name="Picture">
+                        <wp:docPr id="1121281582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1241893951" name="Picture"/>
+                                <pic:cNvPr id="1121281582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652730651" name="Picture">
+                        <wp:docPr id="1360810182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652730651" name="Picture"/>
+                                <pic:cNvPr id="1360810182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="990709985" name="Picture">
+                        <wp:docPr id="1916926830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="990709985" name="Picture"/>
+                                <pic:cNvPr id="1916926830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1545845715" name="Picture">
+                        <wp:docPr id="465585302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1545845715" name="Picture"/>
+                                <pic:cNvPr id="465585302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114709107" name="Picture">
+                  <wp:docPr id="2124118040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114709107" name="Picture"/>
+                          <pic:cNvPr id="2124118040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251423200" name="Picture">
+                  <wp:docPr id="940788788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251423200" name="Picture"/>
+                          <pic:cNvPr id="940788788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551102873" name="Picture">
+                  <wp:docPr id="1973209584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551102873" name="Picture"/>
+                          <pic:cNvPr id="1973209584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139482146" name="Picture">
+                  <wp:docPr id="1605273663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139482146" name="Picture"/>
+                          <pic:cNvPr id="1605273663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216759452" name="Picture">
+                  <wp:docPr id="1391682576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216759452" name="Picture"/>
+                          <pic:cNvPr id="1391682576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062014817" name="Picture">
+                  <wp:docPr id="748124283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062014817" name="Picture"/>
+                          <pic:cNvPr id="748124283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245135042" name="Picture">
+                        <wp:docPr id="1694927067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245135042" name="Picture"/>
+                                <pic:cNvPr id="1694927067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356903281" name="Picture">
+                  <wp:docPr id="1838538117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356903281" name="Picture"/>
+                          <pic:cNvPr id="1838538117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911841249" name="Picture">
+                  <wp:docPr id="361328140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911841249" name="Picture"/>
+                          <pic:cNvPr id="361328140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481506171" name="Picture">
+                  <wp:docPr id="1142455350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481506171" name="Picture"/>
+                          <pic:cNvPr id="1142455350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516120068" name="Picture">
+                  <wp:docPr id="1699268692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516120068" name="Picture"/>
+                          <pic:cNvPr id="1699268692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224353151" name="Picture">
+                  <wp:docPr id="236472014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224353151" name="Picture"/>
+                          <pic:cNvPr id="236472014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590331333" name="Picture">
+                  <wp:docPr id="613989873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590331333" name="Picture"/>
+                          <pic:cNvPr id="613989873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047565004" name="Picture">
+                        <wp:docPr id="903033134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047565004" name="Picture"/>
+                                <pic:cNvPr id="903033134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1046781437" name="Picture">
+                        <wp:docPr id="357463630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1046781437" name="Picture"/>
+                                <pic:cNvPr id="357463630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105269616" name="Picture">
+                  <wp:docPr id="1192008407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105269616" name="Picture"/>
+                          <pic:cNvPr id="1192008407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527363123" name="Picture">
+                  <wp:docPr id="1588978788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527363123" name="Picture"/>
+                          <pic:cNvPr id="1588978788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327213423" name="Picture">
+                  <wp:docPr id="1984911047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327213423" name="Picture"/>
+                          <pic:cNvPr id="1984911047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743448289" name="Picture">
+                  <wp:docPr id="1718924267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743448289" name="Picture"/>
+                          <pic:cNvPr id="1718924267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084460577" name="Picture">
+                  <wp:docPr id="1099176662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084460577" name="Picture"/>
+                          <pic:cNvPr id="1099176662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901279068" name="Picture">
+                  <wp:docPr id="1257507661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901279068" name="Picture"/>
+                          <pic:cNvPr id="1257507661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287320224" name="Picture">
+                        <wp:docPr id="1107607785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287320224" name="Picture"/>
+                                <pic:cNvPr id="1107607785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31898,57 +31898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653252262" name="Picture">
+                  <wp:docPr id="1019217506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653252262" name="Picture"/>
+                          <pic:cNvPr id="1019217506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31987,57 +31987,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244874371" name="Picture">
+                  <wp:docPr id="114477015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244874371" name="Picture"/>
+                          <pic:cNvPr id="114477015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32631,57 +32631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359446679" name="Picture">
+                  <wp:docPr id="1656052844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359446679" name="Picture"/>
+                          <pic:cNvPr id="1656052844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33629,57 +33629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61342595" name="Picture">
+                  <wp:docPr id="1751646103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61342595" name="Picture"/>
+                          <pic:cNvPr id="1751646103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141118357" name="Picture">
+                  <wp:docPr id="1444945428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141118357" name="Picture"/>
+                          <pic:cNvPr id="1444945428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35109,57 +35109,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711617077" name="Picture">
+                  <wp:docPr id="1476993348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711617077" name="Picture"/>
+                          <pic:cNvPr id="1476993348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36252,57 +36252,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68470539" name="Picture">
+                        <wp:docPr id="1846895370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68470539" name="Picture"/>
+                                <pic:cNvPr id="1846895370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37473,57 +37473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275068192" name="Picture">
+                  <wp:docPr id="2139581581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275068192" name="Picture"/>
+                          <pic:cNvPr id="2139581581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37544,57 +37544,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441261021" name="Picture">
+                  <wp:docPr id="190543806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441261021" name="Picture"/>
+                          <pic:cNvPr id="190543806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37958,57 +37958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876956939" name="Picture">
+                  <wp:docPr id="1138273458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876956939" name="Picture"/>
+                          <pic:cNvPr id="1138273458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>