--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314831457" name="Picture">
+                  <wp:docPr id="864571676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314831457" name="Picture"/>
+                          <pic:cNvPr id="864571676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661752813" name="Picture">
+                  <wp:docPr id="562165332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661752813" name="Picture"/>
+                          <pic:cNvPr id="562165332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853336661" name="Picture">
+                        <wp:docPr id="503590707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853336661" name="Picture"/>
+                                <pic:cNvPr id="503590707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544612563" name="Picture">
+                  <wp:docPr id="1725184568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544612563" name="Picture"/>
+                          <pic:cNvPr id="1725184568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596079501" name="Picture">
+                  <wp:docPr id="423016483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596079501" name="Picture"/>
+                          <pic:cNvPr id="423016483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363142580" name="Picture">
+                  <wp:docPr id="798552209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363142580" name="Picture"/>
+                          <pic:cNvPr id="798552209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312519501" name="Picture">
+                  <wp:docPr id="1354914046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312519501" name="Picture"/>
+                          <pic:cNvPr id="1354914046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735200880" name="Picture">
+                  <wp:docPr id="897742501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735200880" name="Picture"/>
+                          <pic:cNvPr id="897742501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="90791302" name="Picture">
+                        <wp:docPr id="449460182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="90791302" name="Picture"/>
+                                <pic:cNvPr id="449460182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638332350" name="Picture">
+                        <wp:docPr id="1533404734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638332350" name="Picture"/>
+                                <pic:cNvPr id="1533404734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963231523" name="Picture">
+                        <wp:docPr id="1992041460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963231523" name="Picture"/>
+                                <pic:cNvPr id="1992041460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236341046" name="Picture">
+                        <wp:docPr id="900381241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236341046" name="Picture"/>
+                                <pic:cNvPr id="900381241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696570665" name="Picture">
+                        <wp:docPr id="922944641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696570665" name="Picture"/>
+                                <pic:cNvPr id="922944641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081423253" name="Picture">
+                        <wp:docPr id="417955903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081423253" name="Picture"/>
+                                <pic:cNvPr id="417955903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537371982" name="Picture">
+                        <wp:docPr id="484440142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537371982" name="Picture"/>
+                                <pic:cNvPr id="484440142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057380839" name="Picture">
+                        <wp:docPr id="1811069624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057380839" name="Picture"/>
+                                <pic:cNvPr id="1811069624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649454743" name="Picture">
+                        <wp:docPr id="1161046139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649454743" name="Picture"/>
+                                <pic:cNvPr id="1161046139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941985606" name="Picture">
+                        <wp:docPr id="236958412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941985606" name="Picture"/>
+                                <pic:cNvPr id="236958412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599277332" name="Picture">
+                        <wp:docPr id="787992720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599277332" name="Picture"/>
+                                <pic:cNvPr id="787992720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="777003491" name="Picture">
+                        <wp:docPr id="625926570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="777003491" name="Picture"/>
+                                <pic:cNvPr id="625926570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863600823" name="Picture">
+                  <wp:docPr id="1715571569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863600823" name="Picture"/>
+                          <pic:cNvPr id="1715571569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980061059" name="Picture">
+                  <wp:docPr id="1339706224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980061059" name="Picture"/>
+                          <pic:cNvPr id="1339706224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455309615" name="Picture">
+                  <wp:docPr id="1546848082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455309615" name="Picture"/>
+                          <pic:cNvPr id="1546848082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104099674" name="Picture">
+                  <wp:docPr id="1907917542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104099674" name="Picture"/>
+                          <pic:cNvPr id="1907917542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529099130" name="Picture">
+                  <wp:docPr id="829939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529099130" name="Picture"/>
+                          <pic:cNvPr id="829939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758441271" name="Picture">
+                  <wp:docPr id="1887134729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758441271" name="Picture"/>
+                          <pic:cNvPr id="1887134729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090051936" name="Picture">
+                        <wp:docPr id="91682226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090051936" name="Picture"/>
+                                <pic:cNvPr id="91682226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282714571" name="Picture">
+                  <wp:docPr id="765514913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282714571" name="Picture"/>
+                          <pic:cNvPr id="765514913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368217662" name="Picture">
+                  <wp:docPr id="2107800421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368217662" name="Picture"/>
+                          <pic:cNvPr id="2107800421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817112006" name="Picture">
+                  <wp:docPr id="1338759686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817112006" name="Picture"/>
+                          <pic:cNvPr id="1338759686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010254765" name="Picture">
+                  <wp:docPr id="2029983739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010254765" name="Picture"/>
+                          <pic:cNvPr id="2029983739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820411038" name="Picture">
+                  <wp:docPr id="1757980555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820411038" name="Picture"/>
+                          <pic:cNvPr id="1757980555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370382898" name="Picture">
+                  <wp:docPr id="412077800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370382898" name="Picture"/>
+                          <pic:cNvPr id="412077800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179074841" name="Picture">
+                        <wp:docPr id="373701617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179074841" name="Picture"/>
+                                <pic:cNvPr id="373701617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295653350" name="Picture">
+                        <wp:docPr id="1580871930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295653350" name="Picture"/>
+                                <pic:cNvPr id="1580871930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840028485" name="Picture">
+                  <wp:docPr id="2038698367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840028485" name="Picture"/>
+                          <pic:cNvPr id="2038698367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274115765" name="Picture">
+                  <wp:docPr id="1323101212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274115765" name="Picture"/>
+                          <pic:cNvPr id="1323101212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688162406" name="Picture">
+                  <wp:docPr id="1078743457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688162406" name="Picture"/>
+                          <pic:cNvPr id="1078743457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494217451" name="Picture">
+                  <wp:docPr id="582617756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494217451" name="Picture"/>
+                          <pic:cNvPr id="582617756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304084203" name="Picture">
+                  <wp:docPr id="1303919999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304084203" name="Picture"/>
+                          <pic:cNvPr id="1303919999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544886147" name="Picture">
+                  <wp:docPr id="1749382963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544886147" name="Picture"/>
+                          <pic:cNvPr id="1749382963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567867207" name="Picture">
+                        <wp:docPr id="900866790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567867207" name="Picture"/>
+                                <pic:cNvPr id="900866790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396486314" name="Picture">
+                  <wp:docPr id="1988966284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396486314" name="Picture"/>
+                          <pic:cNvPr id="1988966284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339803046" name="Picture">
+                  <wp:docPr id="1161831208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339803046" name="Picture"/>
+                          <pic:cNvPr id="1161831208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37586654" name="Picture">
+                  <wp:docPr id="330884125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37586654" name="Picture"/>
+                          <pic:cNvPr id="330884125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43057185" name="Picture">
+                  <wp:docPr id="1166935132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43057185" name="Picture"/>
+                          <pic:cNvPr id="1166935132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649861798" name="Picture">
+                  <wp:docPr id="1689598335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649861798" name="Picture"/>
+                          <pic:cNvPr id="1689598335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371015190" name="Picture">
+                  <wp:docPr id="1615980445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371015190" name="Picture"/>
+                          <pic:cNvPr id="1615980445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447382865" name="Picture">
+                        <wp:docPr id="1275051628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447382865" name="Picture"/>
+                                <pic:cNvPr id="1275051628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194071351" name="Picture">
+                  <wp:docPr id="620610945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194071351" name="Picture"/>
+                          <pic:cNvPr id="620610945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780198998" name="Picture">
+                  <wp:docPr id="453058107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780198998" name="Picture"/>
+                          <pic:cNvPr id="453058107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029549005" name="Picture">
+                  <wp:docPr id="925528208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029549005" name="Picture"/>
+                          <pic:cNvPr id="925528208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>