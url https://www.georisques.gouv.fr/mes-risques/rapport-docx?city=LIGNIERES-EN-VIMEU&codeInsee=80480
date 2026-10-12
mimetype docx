--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028919409" name="Picture">
+                  <wp:docPr id="630046869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028919409" name="Picture"/>
+                          <pic:cNvPr id="630046869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445019856" name="Picture">
+                  <wp:docPr id="1068303786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445019856" name="Picture"/>
+                          <pic:cNvPr id="1068303786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421033954" name="Picture">
+                        <wp:docPr id="693938555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421033954" name="Picture"/>
+                                <pic:cNvPr id="693938555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479917556" name="Picture">
+                  <wp:docPr id="767420483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479917556" name="Picture"/>
+                          <pic:cNvPr id="767420483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302928229" name="Picture">
+                  <wp:docPr id="1345414408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302928229" name="Picture"/>
+                          <pic:cNvPr id="1345414408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537631494" name="Picture">
+                  <wp:docPr id="1472385463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537631494" name="Picture"/>
+                          <pic:cNvPr id="1472385463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143177732" name="Picture">
+                  <wp:docPr id="2014158235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143177732" name="Picture"/>
+                          <pic:cNvPr id="2014158235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508238976" name="Picture">
+                  <wp:docPr id="147264161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508238976" name="Picture"/>
+                          <pic:cNvPr id="147264161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1087592804" name="Picture">
+                        <wp:docPr id="595789294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1087592804" name="Picture"/>
+                                <pic:cNvPr id="595789294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="700955551" name="Picture">
+                        <wp:docPr id="1875738939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="700955551" name="Picture"/>
+                                <pic:cNvPr id="1875738939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362600324" name="Picture">
+                        <wp:docPr id="1675904495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362600324" name="Picture"/>
+                                <pic:cNvPr id="1675904495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24656370" name="Picture">
+                        <wp:docPr id="1864112967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24656370" name="Picture"/>
+                                <pic:cNvPr id="1864112967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528495073" name="Picture">
+                        <wp:docPr id="526345864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528495073" name="Picture"/>
+                                <pic:cNvPr id="526345864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354210379" name="Picture">
+                        <wp:docPr id="1009465340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354210379" name="Picture"/>
+                                <pic:cNvPr id="1009465340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558124143" name="Picture">
+                        <wp:docPr id="669957010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558124143" name="Picture"/>
+                                <pic:cNvPr id="669957010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231783698" name="Picture">
+                        <wp:docPr id="2008355316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231783698" name="Picture"/>
+                                <pic:cNvPr id="2008355316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538031883" name="Picture">
+                        <wp:docPr id="1454212573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538031883" name="Picture"/>
+                                <pic:cNvPr id="1454212573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141219778" name="Picture">
+                        <wp:docPr id="823740775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141219778" name="Picture"/>
+                                <pic:cNvPr id="823740775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394102592" name="Picture">
+                        <wp:docPr id="1867735251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394102592" name="Picture"/>
+                                <pic:cNvPr id="1867735251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1787485956" name="Picture">
+                        <wp:docPr id="1169357073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1787485956" name="Picture"/>
+                                <pic:cNvPr id="1169357073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770445929" name="Picture">
+                  <wp:docPr id="600355581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770445929" name="Picture"/>
+                          <pic:cNvPr id="600355581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195230966" name="Picture">
+                  <wp:docPr id="1153701915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195230966" name="Picture"/>
+                          <pic:cNvPr id="1153701915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49598285" name="Picture">
+                  <wp:docPr id="697946722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49598285" name="Picture"/>
+                          <pic:cNvPr id="697946722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438809904" name="Picture">
+                  <wp:docPr id="853748726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438809904" name="Picture"/>
+                          <pic:cNvPr id="853748726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475131357" name="Picture">
+                  <wp:docPr id="36143026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475131357" name="Picture"/>
+                          <pic:cNvPr id="36143026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704560474" name="Picture">
+                  <wp:docPr id="1496521729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704560474" name="Picture"/>
+                          <pic:cNvPr id="1496521729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122594097" name="Picture">
+                        <wp:docPr id="205075315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122594097" name="Picture"/>
+                                <pic:cNvPr id="205075315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17807789" name="Picture">
+                        <wp:docPr id="293928093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17807789" name="Picture"/>
+                                <pic:cNvPr id="293928093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418728873" name="Picture">
+                  <wp:docPr id="1417361574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418728873" name="Picture"/>
+                          <pic:cNvPr id="1417361574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723458286" name="Picture">
+                  <wp:docPr id="2132867259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723458286" name="Picture"/>
+                          <pic:cNvPr id="2132867259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436727109" name="Picture">
+                  <wp:docPr id="1232507862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436727109" name="Picture"/>
+                          <pic:cNvPr id="1232507862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029559899" name="Picture">
+                  <wp:docPr id="114414832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029559899" name="Picture"/>
+                          <pic:cNvPr id="114414832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740795864" name="Picture">
+                  <wp:docPr id="217104883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740795864" name="Picture"/>
+                          <pic:cNvPr id="217104883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505116564" name="Picture">
+                  <wp:docPr id="2047246012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505116564" name="Picture"/>
+                          <pic:cNvPr id="2047246012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556014715" name="Picture">
+                        <wp:docPr id="928641989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556014715" name="Picture"/>
+                                <pic:cNvPr id="928641989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690728476" name="Picture">
+                  <wp:docPr id="2120452108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690728476" name="Picture"/>
+                          <pic:cNvPr id="2120452108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324495953" name="Picture">
+                  <wp:docPr id="502357492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324495953" name="Picture"/>
+                          <pic:cNvPr id="502357492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450532776" name="Picture">
+                  <wp:docPr id="1695699114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450532776" name="Picture"/>
+                          <pic:cNvPr id="1695699114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427148434" name="Picture">
+                  <wp:docPr id="1751101459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427148434" name="Picture"/>
+                          <pic:cNvPr id="1751101459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928407146" name="Picture">
+                  <wp:docPr id="11281411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928407146" name="Picture"/>
+                          <pic:cNvPr id="11281411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106540029" name="Picture">
+                  <wp:docPr id="1336862583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106540029" name="Picture"/>
+                          <pic:cNvPr id="1336862583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537712171" name="Picture">
+                        <wp:docPr id="357536178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537712171" name="Picture"/>
+                                <pic:cNvPr id="357536178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599282293" name="Picture">
+                  <wp:docPr id="769808691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599282293" name="Picture"/>
+                          <pic:cNvPr id="769808691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861655003" name="Picture">
+                  <wp:docPr id="425745540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861655003" name="Picture"/>
+                          <pic:cNvPr id="425745540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595672672" name="Picture">
+                  <wp:docPr id="1828010060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595672672" name="Picture"/>
+                          <pic:cNvPr id="1828010060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078232060" name="Picture">
+                  <wp:docPr id="381163452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078232060" name="Picture"/>
+                          <pic:cNvPr id="381163452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501327942" name="Picture">
+                  <wp:docPr id="713347938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501327942" name="Picture"/>
+                          <pic:cNvPr id="713347938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279439176" name="Picture">
+                  <wp:docPr id="1296833978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279439176" name="Picture"/>
+                          <pic:cNvPr id="1296833978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436989358" name="Picture">
+                        <wp:docPr id="631327371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436989358" name="Picture"/>
+                                <pic:cNvPr id="631327371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213353635" name="Picture">
+                  <wp:docPr id="145564232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213353635" name="Picture"/>
+                          <pic:cNvPr id="145564232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245807061" name="Picture">
+                  <wp:docPr id="923296167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245807061" name="Picture"/>
+                          <pic:cNvPr id="923296167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924952739" name="Picture">
+                  <wp:docPr id="1095790962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924952739" name="Picture"/>
+                          <pic:cNvPr id="1095790962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>