--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630046869" name="Picture">
+                  <wp:docPr id="69881669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630046869" name="Picture"/>
+                          <pic:cNvPr id="69881669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068303786" name="Picture">
+                  <wp:docPr id="2060798621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068303786" name="Picture"/>
+                          <pic:cNvPr id="2060798621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693938555" name="Picture">
+                        <wp:docPr id="1263520270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693938555" name="Picture"/>
+                                <pic:cNvPr id="1263520270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767420483" name="Picture">
+                  <wp:docPr id="1711367454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767420483" name="Picture"/>
+                          <pic:cNvPr id="1711367454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345414408" name="Picture">
+                  <wp:docPr id="982123591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345414408" name="Picture"/>
+                          <pic:cNvPr id="982123591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472385463" name="Picture">
+                  <wp:docPr id="1199114682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472385463" name="Picture"/>
+                          <pic:cNvPr id="1199114682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014158235" name="Picture">
+                  <wp:docPr id="789832696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014158235" name="Picture"/>
+                          <pic:cNvPr id="789832696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147264161" name="Picture">
+                  <wp:docPr id="85526211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147264161" name="Picture"/>
+                          <pic:cNvPr id="85526211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595789294" name="Picture">
+                        <wp:docPr id="2086505162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595789294" name="Picture"/>
+                                <pic:cNvPr id="2086505162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1875738939" name="Picture">
+                        <wp:docPr id="1399329600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1875738939" name="Picture"/>
+                                <pic:cNvPr id="1399329600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675904495" name="Picture">
+                        <wp:docPr id="843018952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675904495" name="Picture"/>
+                                <pic:cNvPr id="843018952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864112967" name="Picture">
+                        <wp:docPr id="1858067046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864112967" name="Picture"/>
+                                <pic:cNvPr id="1858067046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526345864" name="Picture">
+                        <wp:docPr id="35925759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526345864" name="Picture"/>
+                                <pic:cNvPr id="35925759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009465340" name="Picture">
+                        <wp:docPr id="1804475848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009465340" name="Picture"/>
+                                <pic:cNvPr id="1804475848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669957010" name="Picture">
+                        <wp:docPr id="337263718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669957010" name="Picture"/>
+                                <pic:cNvPr id="337263718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2008355316" name="Picture">
+                        <wp:docPr id="747445125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2008355316" name="Picture"/>
+                                <pic:cNvPr id="747445125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454212573" name="Picture">
+                        <wp:docPr id="664971494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454212573" name="Picture"/>
+                                <pic:cNvPr id="664971494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823740775" name="Picture">
+                        <wp:docPr id="184833404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823740775" name="Picture"/>
+                                <pic:cNvPr id="184833404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867735251" name="Picture">
+                        <wp:docPr id="1009922855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867735251" name="Picture"/>
+                                <pic:cNvPr id="1009922855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169357073" name="Picture">
+                        <wp:docPr id="894453044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169357073" name="Picture"/>
+                                <pic:cNvPr id="894453044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600355581" name="Picture">
+                  <wp:docPr id="269706583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600355581" name="Picture"/>
+                          <pic:cNvPr id="269706583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153701915" name="Picture">
+                  <wp:docPr id="1345679208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153701915" name="Picture"/>
+                          <pic:cNvPr id="1345679208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697946722" name="Picture">
+                  <wp:docPr id="1628066875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697946722" name="Picture"/>
+                          <pic:cNvPr id="1628066875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853748726" name="Picture">
+                  <wp:docPr id="1829718726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853748726" name="Picture"/>
+                          <pic:cNvPr id="1829718726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36143026" name="Picture">
+                  <wp:docPr id="1509360991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36143026" name="Picture"/>
+                          <pic:cNvPr id="1509360991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496521729" name="Picture">
+                  <wp:docPr id="102826328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496521729" name="Picture"/>
+                          <pic:cNvPr id="102826328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205075315" name="Picture">
+                        <wp:docPr id="2016769384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205075315" name="Picture"/>
+                                <pic:cNvPr id="2016769384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293928093" name="Picture">
+                        <wp:docPr id="2096438012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293928093" name="Picture"/>
+                                <pic:cNvPr id="2096438012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417361574" name="Picture">
+                  <wp:docPr id="876126103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417361574" name="Picture"/>
+                          <pic:cNvPr id="876126103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132867259" name="Picture">
+                  <wp:docPr id="945563765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132867259" name="Picture"/>
+                          <pic:cNvPr id="945563765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232507862" name="Picture">
+                  <wp:docPr id="1814751096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232507862" name="Picture"/>
+                          <pic:cNvPr id="1814751096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114414832" name="Picture">
+                  <wp:docPr id="503290454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114414832" name="Picture"/>
+                          <pic:cNvPr id="503290454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217104883" name="Picture">
+                  <wp:docPr id="2132603764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217104883" name="Picture"/>
+                          <pic:cNvPr id="2132603764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047246012" name="Picture">
+                  <wp:docPr id="35823105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047246012" name="Picture"/>
+                          <pic:cNvPr id="35823105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928641989" name="Picture">
+                        <wp:docPr id="1110889007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928641989" name="Picture"/>
+                                <pic:cNvPr id="1110889007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120452108" name="Picture">
+                  <wp:docPr id="1425186558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120452108" name="Picture"/>
+                          <pic:cNvPr id="1425186558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502357492" name="Picture">
+                  <wp:docPr id="1860987447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502357492" name="Picture"/>
+                          <pic:cNvPr id="1860987447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695699114" name="Picture">
+                  <wp:docPr id="1601660568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695699114" name="Picture"/>
+                          <pic:cNvPr id="1601660568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751101459" name="Picture">
+                  <wp:docPr id="182279743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751101459" name="Picture"/>
+                          <pic:cNvPr id="182279743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11281411" name="Picture">
+                  <wp:docPr id="840746195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11281411" name="Picture"/>
+                          <pic:cNvPr id="840746195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336862583" name="Picture">
+                  <wp:docPr id="2055323629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336862583" name="Picture"/>
+                          <pic:cNvPr id="2055323629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="357536178" name="Picture">
+                        <wp:docPr id="1161909946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="357536178" name="Picture"/>
+                                <pic:cNvPr id="1161909946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769808691" name="Picture">
+                  <wp:docPr id="852031272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769808691" name="Picture"/>
+                          <pic:cNvPr id="852031272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425745540" name="Picture">
+                  <wp:docPr id="1657202965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425745540" name="Picture"/>
+                          <pic:cNvPr id="1657202965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828010060" name="Picture">
+                  <wp:docPr id="1651943128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828010060" name="Picture"/>
+                          <pic:cNvPr id="1651943128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381163452" name="Picture">
+                  <wp:docPr id="432960447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381163452" name="Picture"/>
+                          <pic:cNvPr id="432960447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713347938" name="Picture">
+                  <wp:docPr id="1728771540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713347938" name="Picture"/>
+                          <pic:cNvPr id="1728771540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296833978" name="Picture">
+                  <wp:docPr id="791927617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296833978" name="Picture"/>
+                          <pic:cNvPr id="791927617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631327371" name="Picture">
+                        <wp:docPr id="655100373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631327371" name="Picture"/>
+                                <pic:cNvPr id="655100373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145564232" name="Picture">
+                  <wp:docPr id="383002534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145564232" name="Picture"/>
+                          <pic:cNvPr id="383002534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923296167" name="Picture">
+                  <wp:docPr id="808215637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923296167" name="Picture"/>
+                          <pic:cNvPr id="808215637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095790962" name="Picture">
+                  <wp:docPr id="2115892164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095790962" name="Picture"/>
+                          <pic:cNvPr id="2115892164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>