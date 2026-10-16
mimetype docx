--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678448416" name="Picture">
+                  <wp:docPr id="832416433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678448416" name="Picture"/>
+                          <pic:cNvPr id="832416433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995961658" name="Picture">
+                  <wp:docPr id="301364295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995961658" name="Picture"/>
+                          <pic:cNvPr id="301364295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418928045" name="Picture">
+                        <wp:docPr id="1403310170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418928045" name="Picture"/>
+                                <pic:cNvPr id="1403310170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735979880" name="Picture">
+                  <wp:docPr id="477172251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735979880" name="Picture"/>
+                          <pic:cNvPr id="477172251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641174669" name="Picture">
+                  <wp:docPr id="1739866850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641174669" name="Picture"/>
+                          <pic:cNvPr id="1739866850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471056626" name="Picture">
+                  <wp:docPr id="1639537435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471056626" name="Picture"/>
+                          <pic:cNvPr id="1639537435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237581937" name="Picture">
+                  <wp:docPr id="1300892040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237581937" name="Picture"/>
+                          <pic:cNvPr id="1300892040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322406749" name="Picture">
+                  <wp:docPr id="1886445527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322406749" name="Picture"/>
+                          <pic:cNvPr id="1886445527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22037837" name="Picture">
+                        <wp:docPr id="1485028074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22037837" name="Picture"/>
+                                <pic:cNvPr id="1485028074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834825411" name="Picture">
+                        <wp:docPr id="1179877909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834825411" name="Picture"/>
+                                <pic:cNvPr id="1179877909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733498154" name="Picture">
+                        <wp:docPr id="1134428238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733498154" name="Picture"/>
+                                <pic:cNvPr id="1134428238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547587012" name="Picture">
+                        <wp:docPr id="769967797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547587012" name="Picture"/>
+                                <pic:cNvPr id="769967797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430672655" name="Picture">
+                        <wp:docPr id="1028073442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430672655" name="Picture"/>
+                                <pic:cNvPr id="1028073442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701889047" name="Picture">
+                        <wp:docPr id="2140437224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701889047" name="Picture"/>
+                                <pic:cNvPr id="2140437224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235509053" name="Picture">
+                        <wp:docPr id="292353216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235509053" name="Picture"/>
+                                <pic:cNvPr id="292353216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211159861" name="Picture">
+                        <wp:docPr id="1208143269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211159861" name="Picture"/>
+                                <pic:cNvPr id="1208143269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="321433444" name="Picture">
+                        <wp:docPr id="588161252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="321433444" name="Picture"/>
+                                <pic:cNvPr id="588161252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084763504" name="Picture">
+                        <wp:docPr id="1941842540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084763504" name="Picture"/>
+                                <pic:cNvPr id="1941842540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919416991" name="Picture">
+                        <wp:docPr id="1948849029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919416991" name="Picture"/>
+                                <pic:cNvPr id="1948849029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802699038" name="Picture">
+                        <wp:docPr id="481954430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802699038" name="Picture"/>
+                                <pic:cNvPr id="481954430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94375252" name="Picture">
+                        <wp:docPr id="438596494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94375252" name="Picture"/>
+                                <pic:cNvPr id="438596494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057468835" name="Picture">
+                        <wp:docPr id="905651243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057468835" name="Picture"/>
+                                <pic:cNvPr id="905651243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65009206" name="Picture">
+                        <wp:docPr id="490450661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65009206" name="Picture"/>
+                                <pic:cNvPr id="490450661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240407179" name="Picture">
+                  <wp:docPr id="1370200359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240407179" name="Picture"/>
+                          <pic:cNvPr id="1370200359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081512495" name="Picture">
+                  <wp:docPr id="1906255989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081512495" name="Picture"/>
+                          <pic:cNvPr id="1906255989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025262874" name="Picture">
+                  <wp:docPr id="1588843487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025262874" name="Picture"/>
+                          <pic:cNvPr id="1588843487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097968896" name="Picture">
+                  <wp:docPr id="1808032306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097968896" name="Picture"/>
+                          <pic:cNvPr id="1808032306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2781291" name="Picture">
+                  <wp:docPr id="1298433300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2781291" name="Picture"/>
+                          <pic:cNvPr id="1298433300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662976758" name="Picture">
+                  <wp:docPr id="956684115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662976758" name="Picture"/>
+                          <pic:cNvPr id="956684115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214309971" name="Picture">
+                        <wp:docPr id="1551492884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214309971" name="Picture"/>
+                                <pic:cNvPr id="1551492884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612291674" name="Picture">
+                  <wp:docPr id="206614439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612291674" name="Picture"/>
+                          <pic:cNvPr id="206614439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983496220" name="Picture">
+                  <wp:docPr id="1852269764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983496220" name="Picture"/>
+                          <pic:cNvPr id="1852269764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243704844" name="Picture">
+                  <wp:docPr id="2100653915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243704844" name="Picture"/>
+                          <pic:cNvPr id="2100653915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421616855" name="Picture">
+                  <wp:docPr id="1245750739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421616855" name="Picture"/>
+                          <pic:cNvPr id="1245750739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724937865" name="Picture">
+                  <wp:docPr id="1470348731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724937865" name="Picture"/>
+                          <pic:cNvPr id="1470348731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290380526" name="Picture">
+                  <wp:docPr id="1178267026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290380526" name="Picture"/>
+                          <pic:cNvPr id="1178267026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083508630" name="Picture">
+                        <wp:docPr id="1771165964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083508630" name="Picture"/>
+                                <pic:cNvPr id="1771165964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103497769" name="Picture">
+                  <wp:docPr id="2027356113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103497769" name="Picture"/>
+                          <pic:cNvPr id="2027356113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801264052" name="Picture">
+                  <wp:docPr id="552369325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801264052" name="Picture"/>
+                          <pic:cNvPr id="552369325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827880123" name="Picture">
+                  <wp:docPr id="1768676089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827880123" name="Picture"/>
+                          <pic:cNvPr id="1768676089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440228173" name="Picture">
+                  <wp:docPr id="305829318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440228173" name="Picture"/>
+                          <pic:cNvPr id="305829318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538311360" name="Picture">
+                  <wp:docPr id="705070236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538311360" name="Picture"/>
+                          <pic:cNvPr id="705070236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279083398" name="Picture">
+                  <wp:docPr id="1121990847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279083398" name="Picture"/>
+                          <pic:cNvPr id="1121990847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55280129" name="Picture">
+                        <wp:docPr id="609837400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55280129" name="Picture"/>
+                                <pic:cNvPr id="609837400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10925479" name="Picture">
+                  <wp:docPr id="1740603564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10925479" name="Picture"/>
+                          <pic:cNvPr id="1740603564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840307209" name="Picture">
+                  <wp:docPr id="1483525886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840307209" name="Picture"/>
+                          <pic:cNvPr id="1483525886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898286794" name="Picture">
+                  <wp:docPr id="1849519704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898286794" name="Picture"/>
+                          <pic:cNvPr id="1849519704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153374940" name="Picture">
+                  <wp:docPr id="742926102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153374940" name="Picture"/>
+                          <pic:cNvPr id="742926102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173741409" name="Picture">
+                  <wp:docPr id="1646261329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173741409" name="Picture"/>
+                          <pic:cNvPr id="1646261329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131724939" name="Picture">
+                  <wp:docPr id="392962457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131724939" name="Picture"/>
+                          <pic:cNvPr id="392962457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136784458" name="Picture">
+                        <wp:docPr id="1817864450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136784458" name="Picture"/>
+                                <pic:cNvPr id="1817864450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769931359" name="Picture">
+                  <wp:docPr id="251351938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769931359" name="Picture"/>
+                          <pic:cNvPr id="251351938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471872211" name="Picture">
+                  <wp:docPr id="836122918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471872211" name="Picture"/>
+                          <pic:cNvPr id="836122918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743991345" name="Picture">
+                  <wp:docPr id="1283992016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743991345" name="Picture"/>
+                          <pic:cNvPr id="1283992016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260858361" name="Picture">
+                  <wp:docPr id="162018483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260858361" name="Picture"/>
+                          <pic:cNvPr id="162018483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276471169" name="Picture">
+                  <wp:docPr id="94867550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276471169" name="Picture"/>
+                          <pic:cNvPr id="94867550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617241834" name="Picture">
+                  <wp:docPr id="1972009961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617241834" name="Picture"/>
+                          <pic:cNvPr id="1972009961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595396728" name="Picture">
+                  <wp:docPr id="765816402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595396728" name="Picture"/>
+                          <pic:cNvPr id="765816402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186064378" name="Picture">
+                  <wp:docPr id="710190507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186064378" name="Picture"/>
+                          <pic:cNvPr id="710190507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585026892" name="Picture">
+                  <wp:docPr id="1644988211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585026892" name="Picture"/>
+                          <pic:cNvPr id="1644988211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>