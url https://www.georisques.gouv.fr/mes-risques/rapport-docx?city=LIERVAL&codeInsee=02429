--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745910698" name="Picture">
+                  <wp:docPr id="962228307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745910698" name="Picture"/>
+                          <pic:cNvPr id="962228307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939263098" name="Picture">
+                  <wp:docPr id="346979385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939263098" name="Picture"/>
+                          <pic:cNvPr id="346979385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1377733110" name="Picture">
+                        <wp:docPr id="34681389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1377733110" name="Picture"/>
+                                <pic:cNvPr id="34681389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901069660" name="Picture">
+                  <wp:docPr id="6813258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901069660" name="Picture"/>
+                          <pic:cNvPr id="6813258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018874763" name="Picture">
+                  <wp:docPr id="1676737791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018874763" name="Picture"/>
+                          <pic:cNvPr id="1676737791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730703341" name="Picture">
+                  <wp:docPr id="1361480981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730703341" name="Picture"/>
+                          <pic:cNvPr id="1361480981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236359650" name="Picture">
+                  <wp:docPr id="561042084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236359650" name="Picture"/>
+                          <pic:cNvPr id="561042084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716619751" name="Picture">
+                  <wp:docPr id="693912593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716619751" name="Picture"/>
+                          <pic:cNvPr id="693912593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="926511663" name="Picture">
+                        <wp:docPr id="1615390752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="926511663" name="Picture"/>
+                                <pic:cNvPr id="1615390752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101347273" name="Picture">
+                        <wp:docPr id="2131081681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101347273" name="Picture"/>
+                                <pic:cNvPr id="2131081681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452383097" name="Picture">
+                        <wp:docPr id="1042966583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452383097" name="Picture"/>
+                                <pic:cNvPr id="1042966583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502446755" name="Picture">
+                        <wp:docPr id="49759148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502446755" name="Picture"/>
+                                <pic:cNvPr id="49759148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1474680832" name="Picture">
+                        <wp:docPr id="1499877886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1474680832" name="Picture"/>
+                                <pic:cNvPr id="1499877886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503830607" name="Picture">
+                        <wp:docPr id="1298931829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503830607" name="Picture"/>
+                                <pic:cNvPr id="1298931829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895594069" name="Picture">
+                        <wp:docPr id="1304372796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895594069" name="Picture"/>
+                                <pic:cNvPr id="1304372796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077344408" name="Picture">
+                        <wp:docPr id="2055421730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077344408" name="Picture"/>
+                                <pic:cNvPr id="2055421730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225489287" name="Picture">
+                        <wp:docPr id="584961953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225489287" name="Picture"/>
+                                <pic:cNvPr id="584961953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451157994" name="Picture">
+                        <wp:docPr id="4937367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451157994" name="Picture"/>
+                                <pic:cNvPr id="4937367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1317110871" name="Picture">
+                        <wp:docPr id="259040343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1317110871" name="Picture"/>
+                                <pic:cNvPr id="259040343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243623336" name="Picture">
+                        <wp:docPr id="3418778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243623336" name="Picture"/>
+                                <pic:cNvPr id="3418778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364590858" name="Picture">
+                  <wp:docPr id="1770286791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364590858" name="Picture"/>
+                          <pic:cNvPr id="1770286791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276562731" name="Picture">
+                  <wp:docPr id="765532949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276562731" name="Picture"/>
+                          <pic:cNvPr id="765532949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267115925" name="Picture">
+                  <wp:docPr id="49598732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267115925" name="Picture"/>
+                          <pic:cNvPr id="49598732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754270013" name="Picture">
+                  <wp:docPr id="1529976634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754270013" name="Picture"/>
+                          <pic:cNvPr id="1529976634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070427682" name="Picture">
+                  <wp:docPr id="417669046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070427682" name="Picture"/>
+                          <pic:cNvPr id="417669046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515604522" name="Picture">
+                  <wp:docPr id="1292282829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515604522" name="Picture"/>
+                          <pic:cNvPr id="1292282829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="930859460" name="Picture">
+                        <wp:docPr id="531494673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="930859460" name="Picture"/>
+                                <pic:cNvPr id="531494673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915038263" name="Picture">
+                  <wp:docPr id="1673376749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915038263" name="Picture"/>
+                          <pic:cNvPr id="1673376749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317718463" name="Picture">
+                  <wp:docPr id="1562098024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317718463" name="Picture"/>
+                          <pic:cNvPr id="1562098024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659950659" name="Picture">
+                  <wp:docPr id="771676325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659950659" name="Picture"/>
+                          <pic:cNvPr id="771676325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140692975" name="Picture">
+                  <wp:docPr id="1243505586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140692975" name="Picture"/>
+                          <pic:cNvPr id="1243505586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951629815" name="Picture">
+                  <wp:docPr id="1963620153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951629815" name="Picture"/>
+                          <pic:cNvPr id="1963620153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090959397" name="Picture">
+                  <wp:docPr id="2019454294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090959397" name="Picture"/>
+                          <pic:cNvPr id="2019454294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845845921" name="Picture">
+                        <wp:docPr id="273960567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845845921" name="Picture"/>
+                                <pic:cNvPr id="273960567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439748052" name="Picture">
+                  <wp:docPr id="468428278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439748052" name="Picture"/>
+                          <pic:cNvPr id="468428278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146430455" name="Picture">
+                  <wp:docPr id="1830507835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146430455" name="Picture"/>
+                          <pic:cNvPr id="1830507835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519061574" name="Picture">
+                  <wp:docPr id="725382192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519061574" name="Picture"/>
+                          <pic:cNvPr id="725382192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364758548" name="Picture">
+                  <wp:docPr id="1946196299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364758548" name="Picture"/>
+                          <pic:cNvPr id="1946196299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410302316" name="Picture">
+                  <wp:docPr id="330256980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410302316" name="Picture"/>
+                          <pic:cNvPr id="330256980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304211480" name="Picture">
+                  <wp:docPr id="1331634421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304211480" name="Picture"/>
+                          <pic:cNvPr id="1331634421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330392265" name="Picture">
+                        <wp:docPr id="717296125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330392265" name="Picture"/>
+                                <pic:cNvPr id="717296125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247285633" name="Picture">
+                  <wp:docPr id="472896728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247285633" name="Picture"/>
+                          <pic:cNvPr id="472896728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559026702" name="Picture">
+                  <wp:docPr id="1701367747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559026702" name="Picture"/>
+                          <pic:cNvPr id="1701367747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563680479" name="Picture">
+                  <wp:docPr id="1536304670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563680479" name="Picture"/>
+                          <pic:cNvPr id="1536304670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65047068" name="Picture">
+                  <wp:docPr id="2145927386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65047068" name="Picture"/>
+                          <pic:cNvPr id="2145927386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456393739" name="Picture">
+                  <wp:docPr id="1165339754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456393739" name="Picture"/>
+                          <pic:cNvPr id="1165339754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152563823" name="Picture">
+                  <wp:docPr id="142199456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152563823" name="Picture"/>
+                          <pic:cNvPr id="142199456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1195412053" name="Picture">
+                        <wp:docPr id="1686524228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1195412053" name="Picture"/>
+                                <pic:cNvPr id="1686524228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376451344" name="Picture">
+                  <wp:docPr id="585939902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376451344" name="Picture"/>
+                          <pic:cNvPr id="585939902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111702506" name="Picture">
+                  <wp:docPr id="2075871267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111702506" name="Picture"/>
+                          <pic:cNvPr id="2075871267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600117887" name="Picture">
+                  <wp:docPr id="241031508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600117887" name="Picture"/>
+                          <pic:cNvPr id="241031508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>