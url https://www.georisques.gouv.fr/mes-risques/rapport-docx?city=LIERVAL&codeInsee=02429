--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962228307" name="Picture">
+                  <wp:docPr id="516926191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962228307" name="Picture"/>
+                          <pic:cNvPr id="516926191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346979385" name="Picture">
+                  <wp:docPr id="1828193014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346979385" name="Picture"/>
+                          <pic:cNvPr id="1828193014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34681389" name="Picture">
+                        <wp:docPr id="1142194540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34681389" name="Picture"/>
+                                <pic:cNvPr id="1142194540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6813258" name="Picture">
+                  <wp:docPr id="30741575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6813258" name="Picture"/>
+                          <pic:cNvPr id="30741575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676737791" name="Picture">
+                  <wp:docPr id="606650024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676737791" name="Picture"/>
+                          <pic:cNvPr id="606650024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361480981" name="Picture">
+                  <wp:docPr id="77070914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361480981" name="Picture"/>
+                          <pic:cNvPr id="77070914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561042084" name="Picture">
+                  <wp:docPr id="353135288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561042084" name="Picture"/>
+                          <pic:cNvPr id="353135288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693912593" name="Picture">
+                  <wp:docPr id="1196772292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693912593" name="Picture"/>
+                          <pic:cNvPr id="1196772292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1615390752" name="Picture">
+                        <wp:docPr id="1715315653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1615390752" name="Picture"/>
+                                <pic:cNvPr id="1715315653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131081681" name="Picture">
+                        <wp:docPr id="1162652773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131081681" name="Picture"/>
+                                <pic:cNvPr id="1162652773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1042966583" name="Picture">
+                        <wp:docPr id="1685151525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1042966583" name="Picture"/>
+                                <pic:cNvPr id="1685151525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49759148" name="Picture">
+                        <wp:docPr id="594782860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49759148" name="Picture"/>
+                                <pic:cNvPr id="594782860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499877886" name="Picture">
+                        <wp:docPr id="1405424988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499877886" name="Picture"/>
+                                <pic:cNvPr id="1405424988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1298931829" name="Picture">
+                        <wp:docPr id="578197056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1298931829" name="Picture"/>
+                                <pic:cNvPr id="578197056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1304372796" name="Picture">
+                        <wp:docPr id="1076020401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1304372796" name="Picture"/>
+                                <pic:cNvPr id="1076020401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055421730" name="Picture">
+                        <wp:docPr id="1898422564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055421730" name="Picture"/>
+                                <pic:cNvPr id="1898422564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="584961953" name="Picture">
+                        <wp:docPr id="508243771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="584961953" name="Picture"/>
+                                <pic:cNvPr id="508243771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="4937367" name="Picture">
+                        <wp:docPr id="136974621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="4937367" name="Picture"/>
+                                <pic:cNvPr id="136974621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="259040343" name="Picture">
+                        <wp:docPr id="1438207314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="259040343" name="Picture"/>
+                                <pic:cNvPr id="1438207314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3418778" name="Picture">
+                        <wp:docPr id="2064945799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3418778" name="Picture"/>
+                                <pic:cNvPr id="2064945799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770286791" name="Picture">
+                  <wp:docPr id="1253902289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770286791" name="Picture"/>
+                          <pic:cNvPr id="1253902289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765532949" name="Picture">
+                  <wp:docPr id="1703429403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765532949" name="Picture"/>
+                          <pic:cNvPr id="1703429403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49598732" name="Picture">
+                  <wp:docPr id="2086103597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49598732" name="Picture"/>
+                          <pic:cNvPr id="2086103597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529976634" name="Picture">
+                  <wp:docPr id="1552783318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529976634" name="Picture"/>
+                          <pic:cNvPr id="1552783318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417669046" name="Picture">
+                  <wp:docPr id="1052209023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417669046" name="Picture"/>
+                          <pic:cNvPr id="1052209023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292282829" name="Picture">
+                  <wp:docPr id="15430950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292282829" name="Picture"/>
+                          <pic:cNvPr id="15430950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531494673" name="Picture">
+                        <wp:docPr id="2140437694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531494673" name="Picture"/>
+                                <pic:cNvPr id="2140437694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673376749" name="Picture">
+                  <wp:docPr id="1828147632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673376749" name="Picture"/>
+                          <pic:cNvPr id="1828147632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562098024" name="Picture">
+                  <wp:docPr id="726495152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562098024" name="Picture"/>
+                          <pic:cNvPr id="726495152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771676325" name="Picture">
+                  <wp:docPr id="2002819051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771676325" name="Picture"/>
+                          <pic:cNvPr id="2002819051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243505586" name="Picture">
+                  <wp:docPr id="320772320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243505586" name="Picture"/>
+                          <pic:cNvPr id="320772320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963620153" name="Picture">
+                  <wp:docPr id="186791165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963620153" name="Picture"/>
+                          <pic:cNvPr id="186791165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019454294" name="Picture">
+                  <wp:docPr id="1255611596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019454294" name="Picture"/>
+                          <pic:cNvPr id="1255611596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273960567" name="Picture">
+                        <wp:docPr id="1767392926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273960567" name="Picture"/>
+                                <pic:cNvPr id="1767392926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468428278" name="Picture">
+                  <wp:docPr id="454755845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468428278" name="Picture"/>
+                          <pic:cNvPr id="454755845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830507835" name="Picture">
+                  <wp:docPr id="1077148791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830507835" name="Picture"/>
+                          <pic:cNvPr id="1077148791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725382192" name="Picture">
+                  <wp:docPr id="1406293834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725382192" name="Picture"/>
+                          <pic:cNvPr id="1406293834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946196299" name="Picture">
+                  <wp:docPr id="1906447194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946196299" name="Picture"/>
+                          <pic:cNvPr id="1906447194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330256980" name="Picture">
+                  <wp:docPr id="744283756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330256980" name="Picture"/>
+                          <pic:cNvPr id="744283756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331634421" name="Picture">
+                  <wp:docPr id="372343223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331634421" name="Picture"/>
+                          <pic:cNvPr id="372343223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717296125" name="Picture">
+                        <wp:docPr id="403202287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717296125" name="Picture"/>
+                                <pic:cNvPr id="403202287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472896728" name="Picture">
+                  <wp:docPr id="44983904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472896728" name="Picture"/>
+                          <pic:cNvPr id="44983904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701367747" name="Picture">
+                  <wp:docPr id="2048376092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701367747" name="Picture"/>
+                          <pic:cNvPr id="2048376092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536304670" name="Picture">
+                  <wp:docPr id="1893179326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536304670" name="Picture"/>
+                          <pic:cNvPr id="1893179326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145927386" name="Picture">
+                  <wp:docPr id="1714922041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145927386" name="Picture"/>
+                          <pic:cNvPr id="1714922041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165339754" name="Picture">
+                  <wp:docPr id="965939072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165339754" name="Picture"/>
+                          <pic:cNvPr id="965939072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142199456" name="Picture">
+                  <wp:docPr id="732176502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142199456" name="Picture"/>
+                          <pic:cNvPr id="732176502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686524228" name="Picture">
+                        <wp:docPr id="1656615113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686524228" name="Picture"/>
+                                <pic:cNvPr id="1656615113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585939902" name="Picture">
+                  <wp:docPr id="1745935224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585939902" name="Picture"/>
+                          <pic:cNvPr id="1745935224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075871267" name="Picture">
+                  <wp:docPr id="873114970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075871267" name="Picture"/>
+                          <pic:cNvPr id="873114970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241031508" name="Picture">
+                  <wp:docPr id="808856223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241031508" name="Picture"/>
+                          <pic:cNvPr id="808856223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>