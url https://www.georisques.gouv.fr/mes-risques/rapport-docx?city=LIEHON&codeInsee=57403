--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595356734" name="Picture">
+                  <wp:docPr id="1851812444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595356734" name="Picture"/>
+                          <pic:cNvPr id="1851812444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135012652" name="Picture">
+                  <wp:docPr id="1150737516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135012652" name="Picture"/>
+                          <pic:cNvPr id="1150737516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061374928" name="Picture">
+                        <wp:docPr id="1490866372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061374928" name="Picture"/>
+                                <pic:cNvPr id="1490866372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542328672" name="Picture">
+                  <wp:docPr id="2009512147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542328672" name="Picture"/>
+                          <pic:cNvPr id="2009512147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498608796" name="Picture">
+                  <wp:docPr id="374846859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498608796" name="Picture"/>
+                          <pic:cNvPr id="374846859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478599154" name="Picture">
+                  <wp:docPr id="142011034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478599154" name="Picture"/>
+                          <pic:cNvPr id="142011034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182827807" name="Picture">
+                  <wp:docPr id="1025900140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182827807" name="Picture"/>
+                          <pic:cNvPr id="1025900140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763315217" name="Picture">
+                  <wp:docPr id="1880223530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763315217" name="Picture"/>
+                          <pic:cNvPr id="1880223530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761799009" name="Picture">
+                        <wp:docPr id="1795800067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761799009" name="Picture"/>
+                                <pic:cNvPr id="1795800067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385514222" name="Picture">
+                        <wp:docPr id="67919163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385514222" name="Picture"/>
+                                <pic:cNvPr id="67919163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573870864" name="Picture">
+                        <wp:docPr id="1159216319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573870864" name="Picture"/>
+                                <pic:cNvPr id="1159216319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="324523369" name="Picture">
+                        <wp:docPr id="1655950497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="324523369" name="Picture"/>
+                                <pic:cNvPr id="1655950497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113624891" name="Picture">
+                        <wp:docPr id="297303085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113624891" name="Picture"/>
+                                <pic:cNvPr id="297303085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039905577" name="Picture">
+                        <wp:docPr id="799441656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039905577" name="Picture"/>
+                                <pic:cNvPr id="799441656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367455426" name="Picture">
+                        <wp:docPr id="1946602857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367455426" name="Picture"/>
+                                <pic:cNvPr id="1946602857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097854878" name="Picture">
+                        <wp:docPr id="1794405738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097854878" name="Picture"/>
+                                <pic:cNvPr id="1794405738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="954160234" name="Picture">
+                        <wp:docPr id="1204219949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="954160234" name="Picture"/>
+                                <pic:cNvPr id="1204219949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676516306" name="Picture">
+                        <wp:docPr id="14758140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676516306" name="Picture"/>
+                                <pic:cNvPr id="14758140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536905211" name="Picture">
+                        <wp:docPr id="1277274450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536905211" name="Picture"/>
+                                <pic:cNvPr id="1277274450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710195041" name="Picture">
+                        <wp:docPr id="993529565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710195041" name="Picture"/>
+                                <pic:cNvPr id="993529565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58826907" name="Picture">
+                  <wp:docPr id="654446408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58826907" name="Picture"/>
+                          <pic:cNvPr id="654446408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448362574" name="Picture">
+                  <wp:docPr id="2067393032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448362574" name="Picture"/>
+                          <pic:cNvPr id="2067393032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529366945" name="Picture">
+                  <wp:docPr id="1210384239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529366945" name="Picture"/>
+                          <pic:cNvPr id="1210384239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300072324" name="Picture">
+                  <wp:docPr id="205598366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300072324" name="Picture"/>
+                          <pic:cNvPr id="205598366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025774483" name="Picture">
+                  <wp:docPr id="691944611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025774483" name="Picture"/>
+                          <pic:cNvPr id="691944611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254249920" name="Picture">
+                  <wp:docPr id="1660086010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254249920" name="Picture"/>
+                          <pic:cNvPr id="1660086010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306561782" name="Picture">
+                        <wp:docPr id="644779958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306561782" name="Picture"/>
+                                <pic:cNvPr id="644779958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791423552" name="Picture">
+                        <wp:docPr id="313421072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791423552" name="Picture"/>
+                                <pic:cNvPr id="313421072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135685019" name="Picture">
+                  <wp:docPr id="1300254432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135685019" name="Picture"/>
+                          <pic:cNvPr id="1300254432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493050354" name="Picture">
+                  <wp:docPr id="2108846726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493050354" name="Picture"/>
+                          <pic:cNvPr id="2108846726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382626951" name="Picture">
+                  <wp:docPr id="479545037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382626951" name="Picture"/>
+                          <pic:cNvPr id="479545037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352260430" name="Picture">
+                  <wp:docPr id="1108468364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352260430" name="Picture"/>
+                          <pic:cNvPr id="1108468364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242385456" name="Picture">
+                  <wp:docPr id="569502674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242385456" name="Picture"/>
+                          <pic:cNvPr id="569502674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655680653" name="Picture">
+                  <wp:docPr id="2042291317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655680653" name="Picture"/>
+                          <pic:cNvPr id="2042291317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231453055" name="Picture">
+                        <wp:docPr id="1690829348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231453055" name="Picture"/>
+                                <pic:cNvPr id="1690829348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24510,57 +24510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936741718" name="Picture">
+                  <wp:docPr id="634430677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936741718" name="Picture"/>
+                          <pic:cNvPr id="634430677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24599,57 +24599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649767712" name="Picture">
+                  <wp:docPr id="1704013013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649767712" name="Picture"/>
+                          <pic:cNvPr id="1704013013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25279,57 +25279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949438385" name="Picture">
+                  <wp:docPr id="1849682829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949438385" name="Picture"/>
+                          <pic:cNvPr id="1849682829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26340,57 +26340,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681777306" name="Picture">
+                  <wp:docPr id="752999826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681777306" name="Picture"/>
+                          <pic:cNvPr id="752999826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26443,57 +26443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833295396" name="Picture">
+                  <wp:docPr id="662575172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833295396" name="Picture"/>
+                          <pic:cNvPr id="662575172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27901,57 +27901,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396651341" name="Picture">
+                  <wp:docPr id="843254487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396651341" name="Picture"/>
+                          <pic:cNvPr id="843254487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29098,57 +29098,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465623019" name="Picture">
+                        <wp:docPr id="569509629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465623019" name="Picture"/>
+                                <pic:cNvPr id="569509629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31467,57 +31467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777023161" name="Picture">
+                  <wp:docPr id="704895916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777023161" name="Picture"/>
+                          <pic:cNvPr id="704895916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31556,57 +31556,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679111071" name="Picture">
+                  <wp:docPr id="1786816264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679111071" name="Picture"/>
+                          <pic:cNvPr id="1786816264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32200,57 +32200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858834959" name="Picture">
+                  <wp:docPr id="1534361931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858834959" name="Picture"/>
+                          <pic:cNvPr id="1534361931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33198,57 +33198,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450671482" name="Picture">
+                  <wp:docPr id="929705544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450671482" name="Picture"/>
+                          <pic:cNvPr id="929705544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33301,57 +33301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959579430" name="Picture">
+                  <wp:docPr id="218072014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959579430" name="Picture"/>
+                          <pic:cNvPr id="218072014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34678,57 +34678,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409886242" name="Picture">
+                  <wp:docPr id="840083198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409886242" name="Picture"/>
+                          <pic:cNvPr id="840083198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35821,57 +35821,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714354624" name="Picture">
+                        <wp:docPr id="1535350630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714354624" name="Picture"/>
+                                <pic:cNvPr id="1535350630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37042,57 +37042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215692393" name="Picture">
+                  <wp:docPr id="2080501694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215692393" name="Picture"/>
+                          <pic:cNvPr id="2080501694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37113,57 +37113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324315811" name="Picture">
+                  <wp:docPr id="592010501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324315811" name="Picture"/>
+                          <pic:cNvPr id="592010501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37527,57 +37527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206040536" name="Picture">
+                  <wp:docPr id="581680770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206040536" name="Picture"/>
+                          <pic:cNvPr id="581680770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>