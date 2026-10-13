--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246861350" name="Picture">
+                  <wp:docPr id="413258922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246861350" name="Picture"/>
+                          <pic:cNvPr id="413258922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843884459" name="Picture">
+                  <wp:docPr id="1643608146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843884459" name="Picture"/>
+                          <pic:cNvPr id="1643608146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2041277463" name="Picture">
+                        <wp:docPr id="482044538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2041277463" name="Picture"/>
+                                <pic:cNvPr id="482044538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026018365" name="Picture">
+                  <wp:docPr id="1828312005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026018365" name="Picture"/>
+                          <pic:cNvPr id="1828312005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793461834" name="Picture">
+                  <wp:docPr id="312900774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793461834" name="Picture"/>
+                          <pic:cNvPr id="312900774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189253252" name="Picture">
+                  <wp:docPr id="489355112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189253252" name="Picture"/>
+                          <pic:cNvPr id="489355112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968106114" name="Picture">
+                  <wp:docPr id="1874689528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968106114" name="Picture"/>
+                          <pic:cNvPr id="1874689528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776042767" name="Picture">
+                  <wp:docPr id="883638129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776042767" name="Picture"/>
+                          <pic:cNvPr id="883638129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126989092" name="Picture">
+                        <wp:docPr id="1443382385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126989092" name="Picture"/>
+                                <pic:cNvPr id="1443382385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794909879" name="Picture">
+                        <wp:docPr id="886848272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794909879" name="Picture"/>
+                                <pic:cNvPr id="886848272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489372855" name="Picture">
+                        <wp:docPr id="1107196890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489372855" name="Picture"/>
+                                <pic:cNvPr id="1107196890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1899792654" name="Picture">
+                        <wp:docPr id="2146195594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1899792654" name="Picture"/>
+                                <pic:cNvPr id="2146195594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1053225200" name="Picture">
+                        <wp:docPr id="368843161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1053225200" name="Picture"/>
+                                <pic:cNvPr id="368843161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336546981" name="Picture">
+                        <wp:docPr id="1576618397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336546981" name="Picture"/>
+                                <pic:cNvPr id="1576618397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950371221" name="Picture">
+                        <wp:docPr id="940993112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950371221" name="Picture"/>
+                                <pic:cNvPr id="940993112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20576050" name="Picture">
+                        <wp:docPr id="1121565225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20576050" name="Picture"/>
+                                <pic:cNvPr id="1121565225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906718906" name="Picture">
+                        <wp:docPr id="1382843720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906718906" name="Picture"/>
+                                <pic:cNvPr id="1382843720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421294877" name="Picture">
+                        <wp:docPr id="1215669989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421294877" name="Picture"/>
+                                <pic:cNvPr id="1215669989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587925816" name="Picture">
+                        <wp:docPr id="1284846562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587925816" name="Picture"/>
+                                <pic:cNvPr id="1284846562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558493016" name="Picture">
+                        <wp:docPr id="823514209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558493016" name="Picture"/>
+                                <pic:cNvPr id="823514209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="151253252" name="Picture">
+                        <wp:docPr id="216643590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="151253252" name="Picture"/>
+                                <pic:cNvPr id="216643590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324253725" name="Picture">
+                        <wp:docPr id="1284914334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324253725" name="Picture"/>
+                                <pic:cNvPr id="1284914334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106102777" name="Picture">
+                        <wp:docPr id="613063933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106102777" name="Picture"/>
+                                <pic:cNvPr id="613063933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715467732" name="Picture">
+                  <wp:docPr id="1914320849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715467732" name="Picture"/>
+                          <pic:cNvPr id="1914320849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960062671" name="Picture">
+                  <wp:docPr id="2042916087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960062671" name="Picture"/>
+                          <pic:cNvPr id="2042916087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829250958" name="Picture">
+                  <wp:docPr id="1733857566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829250958" name="Picture"/>
+                          <pic:cNvPr id="1733857566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913991371" name="Picture">
+                  <wp:docPr id="1164159384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913991371" name="Picture"/>
+                          <pic:cNvPr id="1164159384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899718439" name="Picture">
+                  <wp:docPr id="704029032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899718439" name="Picture"/>
+                          <pic:cNvPr id="704029032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899909249" name="Picture">
+                  <wp:docPr id="1941431980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899909249" name="Picture"/>
+                          <pic:cNvPr id="1941431980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183212793" name="Picture">
+                        <wp:docPr id="2063746240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183212793" name="Picture"/>
+                                <pic:cNvPr id="2063746240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183462693" name="Picture">
+                  <wp:docPr id="1196090109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183462693" name="Picture"/>
+                          <pic:cNvPr id="1196090109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034016066" name="Picture">
+                  <wp:docPr id="1788092737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034016066" name="Picture"/>
+                          <pic:cNvPr id="1788092737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215680419" name="Picture">
+                  <wp:docPr id="64572567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215680419" name="Picture"/>
+                          <pic:cNvPr id="64572567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1107815852" name="Picture">
+                  <wp:docPr id="342057934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1107815852" name="Picture"/>
+                          <pic:cNvPr id="342057934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830345237" name="Picture">
+                  <wp:docPr id="1671125483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830345237" name="Picture"/>
+                          <pic:cNvPr id="1671125483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989435227" name="Picture">
+                  <wp:docPr id="1375002956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989435227" name="Picture"/>
+                          <pic:cNvPr id="1375002956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472488715" name="Picture">
+                        <wp:docPr id="1466795911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472488715" name="Picture"/>
+                                <pic:cNvPr id="1466795911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394857100" name="Picture">
+                        <wp:docPr id="516416585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394857100" name="Picture"/>
+                                <pic:cNvPr id="516416585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662114123" name="Picture">
+                  <wp:docPr id="623708585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662114123" name="Picture"/>
+                          <pic:cNvPr id="623708585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179119977" name="Picture">
+                  <wp:docPr id="381892060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179119977" name="Picture"/>
+                          <pic:cNvPr id="381892060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208138932" name="Picture">
+                  <wp:docPr id="2072437522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208138932" name="Picture"/>
+                          <pic:cNvPr id="2072437522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228407190" name="Picture">
+                  <wp:docPr id="461255218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228407190" name="Picture"/>
+                          <pic:cNvPr id="461255218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368371055" name="Picture">
+                  <wp:docPr id="737755625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368371055" name="Picture"/>
+                          <pic:cNvPr id="737755625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215880454" name="Picture">
+                  <wp:docPr id="550282501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215880454" name="Picture"/>
+                          <pic:cNvPr id="550282501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232239061" name="Picture">
+                        <wp:docPr id="1117367905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232239061" name="Picture"/>
+                                <pic:cNvPr id="1117367905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911413578" name="Picture">
+                  <wp:docPr id="129556410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911413578" name="Picture"/>
+                          <pic:cNvPr id="129556410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442401568" name="Picture">
+                  <wp:docPr id="479157535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442401568" name="Picture"/>
+                          <pic:cNvPr id="479157535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691765342" name="Picture">
+                  <wp:docPr id="176735357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691765342" name="Picture"/>
+                          <pic:cNvPr id="176735357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690178237" name="Picture">
+                  <wp:docPr id="130348067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690178237" name="Picture"/>
+                          <pic:cNvPr id="130348067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567243339" name="Picture">
+                  <wp:docPr id="2109196740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567243339" name="Picture"/>
+                          <pic:cNvPr id="2109196740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247379011" name="Picture">
+                  <wp:docPr id="520235614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247379011" name="Picture"/>
+                          <pic:cNvPr id="520235614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606709114" name="Picture">
+                        <wp:docPr id="1927421246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606709114" name="Picture"/>
+                                <pic:cNvPr id="1927421246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604416544" name="Picture">
+                  <wp:docPr id="908762509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604416544" name="Picture"/>
+                          <pic:cNvPr id="908762509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910821595" name="Picture">
+                  <wp:docPr id="1422097819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910821595" name="Picture"/>
+                          <pic:cNvPr id="1422097819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143775588" name="Picture">
+                  <wp:docPr id="1277734236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143775588" name="Picture"/>
+                          <pic:cNvPr id="1277734236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154001636" name="Picture">
+                  <wp:docPr id="1632311698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154001636" name="Picture"/>
+                          <pic:cNvPr id="1632311698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435612165" name="Picture">
+                  <wp:docPr id="898932323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435612165" name="Picture"/>
+                          <pic:cNvPr id="898932323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46693559" name="Picture">
+                  <wp:docPr id="1294100184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46693559" name="Picture"/>
+                          <pic:cNvPr id="1294100184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662734436" name="Picture">
+                  <wp:docPr id="1720999077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662734436" name="Picture"/>
+                          <pic:cNvPr id="1720999077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568687465" name="Picture">
+                  <wp:docPr id="314122265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568687465" name="Picture"/>
+                          <pic:cNvPr id="314122265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162181222" name="Picture">
+                  <wp:docPr id="1829424223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162181222" name="Picture"/>
+                          <pic:cNvPr id="1829424223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>