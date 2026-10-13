--- v0 (2026-07-28)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478123023" name="Picture">
+                  <wp:docPr id="1489153123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478123023" name="Picture"/>
+                          <pic:cNvPr id="1489153123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333188067" name="Picture">
+                  <wp:docPr id="95320871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333188067" name="Picture"/>
+                          <pic:cNvPr id="95320871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113596226" name="Picture">
+                        <wp:docPr id="2008449248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113596226" name="Picture"/>
+                                <pic:cNvPr id="2008449248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542964292" name="Picture">
+                  <wp:docPr id="1369008284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542964292" name="Picture"/>
+                          <pic:cNvPr id="1369008284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126372429" name="Picture">
+                  <wp:docPr id="871833321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126372429" name="Picture"/>
+                          <pic:cNvPr id="871833321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541221983" name="Picture">
+                  <wp:docPr id="1623743069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541221983" name="Picture"/>
+                          <pic:cNvPr id="1623743069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937922442" name="Picture">
+                  <wp:docPr id="197974003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937922442" name="Picture"/>
+                          <pic:cNvPr id="197974003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304105158" name="Picture">
+                  <wp:docPr id="1715296086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304105158" name="Picture"/>
+                          <pic:cNvPr id="1715296086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610242149" name="Picture">
+                        <wp:docPr id="1445312405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610242149" name="Picture"/>
+                                <pic:cNvPr id="1445312405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="181484445" name="Picture">
+                        <wp:docPr id="680328197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="181484445" name="Picture"/>
+                                <pic:cNvPr id="680328197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="730690188" name="Picture">
+                        <wp:docPr id="1007906740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="730690188" name="Picture"/>
+                                <pic:cNvPr id="1007906740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910548766" name="Picture">
+                        <wp:docPr id="1106308504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910548766" name="Picture"/>
+                                <pic:cNvPr id="1106308504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="533296151" name="Picture">
+                        <wp:docPr id="1378142265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="533296151" name="Picture"/>
+                                <pic:cNvPr id="1378142265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30015177" name="Picture">
+                        <wp:docPr id="2000759061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30015177" name="Picture"/>
+                                <pic:cNvPr id="2000759061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="767595080" name="Picture">
+                        <wp:docPr id="853386123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="767595080" name="Picture"/>
+                                <pic:cNvPr id="853386123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="461925777" name="Picture">
+                        <wp:docPr id="367590822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="461925777" name="Picture"/>
+                                <pic:cNvPr id="367590822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278493443" name="Picture">
+                        <wp:docPr id="1927302470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278493443" name="Picture"/>
+                                <pic:cNvPr id="1927302470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454956907" name="Picture">
+                        <wp:docPr id="1396282782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454956907" name="Picture"/>
+                                <pic:cNvPr id="1396282782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1298491211" name="Picture">
+                        <wp:docPr id="1370995064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1298491211" name="Picture"/>
+                                <pic:cNvPr id="1370995064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376730430" name="Picture">
+                        <wp:docPr id="1359628179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376730430" name="Picture"/>
+                                <pic:cNvPr id="1359628179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839614293" name="Picture">
+                  <wp:docPr id="1413174587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839614293" name="Picture"/>
+                          <pic:cNvPr id="1413174587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31830873" name="Picture">
+                  <wp:docPr id="74184575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31830873" name="Picture"/>
+                          <pic:cNvPr id="74184575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471448337" name="Picture">
+                  <wp:docPr id="797055947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471448337" name="Picture"/>
+                          <pic:cNvPr id="797055947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703591938" name="Picture">
+                  <wp:docPr id="1956881015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703591938" name="Picture"/>
+                          <pic:cNvPr id="1956881015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906395028" name="Picture">
+                  <wp:docPr id="449134854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906395028" name="Picture"/>
+                          <pic:cNvPr id="449134854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622255711" name="Picture">
+                  <wp:docPr id="956624945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622255711" name="Picture"/>
+                          <pic:cNvPr id="956624945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073558204" name="Picture">
+                        <wp:docPr id="861259719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073558204" name="Picture"/>
+                                <pic:cNvPr id="861259719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446564587" name="Picture">
+                  <wp:docPr id="1914032704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446564587" name="Picture"/>
+                          <pic:cNvPr id="1914032704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255356705" name="Picture">
+                  <wp:docPr id="1141771325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255356705" name="Picture"/>
+                          <pic:cNvPr id="1141771325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267597414" name="Picture">
+                  <wp:docPr id="1501069444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267597414" name="Picture"/>
+                          <pic:cNvPr id="1501069444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704200144" name="Picture">
+                  <wp:docPr id="1337215191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704200144" name="Picture"/>
+                          <pic:cNvPr id="1337215191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452798731" name="Picture">
+                  <wp:docPr id="844922689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452798731" name="Picture"/>
+                          <pic:cNvPr id="844922689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553220369" name="Picture">
+                  <wp:docPr id="533939809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553220369" name="Picture"/>
+                          <pic:cNvPr id="533939809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208433403" name="Picture">
+                        <wp:docPr id="856626902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208433403" name="Picture"/>
+                                <pic:cNvPr id="856626902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922967212" name="Picture">
+                  <wp:docPr id="912965272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922967212" name="Picture"/>
+                          <pic:cNvPr id="912965272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317114430" name="Picture">
+                  <wp:docPr id="53978132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317114430" name="Picture"/>
+                          <pic:cNvPr id="53978132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476938503" name="Picture">
+                  <wp:docPr id="1882107380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476938503" name="Picture"/>
+                          <pic:cNvPr id="1882107380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420323116" name="Picture">
+                  <wp:docPr id="1034589052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420323116" name="Picture"/>
+                          <pic:cNvPr id="1034589052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046304738" name="Picture">
+                  <wp:docPr id="1214482240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046304738" name="Picture"/>
+                          <pic:cNvPr id="1214482240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173662144" name="Picture">
+                  <wp:docPr id="637030868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173662144" name="Picture"/>
+                          <pic:cNvPr id="637030868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403553454" name="Picture">
+                        <wp:docPr id="754727007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403553454" name="Picture"/>
+                                <pic:cNvPr id="754727007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863145906" name="Picture">
+                  <wp:docPr id="1265478373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863145906" name="Picture"/>
+                          <pic:cNvPr id="1265478373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840413643" name="Picture">
+                  <wp:docPr id="370729167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840413643" name="Picture"/>
+                          <pic:cNvPr id="370729167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316463893" name="Picture">
+                  <wp:docPr id="77152681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316463893" name="Picture"/>
+                          <pic:cNvPr id="77152681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899248600" name="Picture">
+                  <wp:docPr id="1827176719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899248600" name="Picture"/>
+                          <pic:cNvPr id="1827176719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948256964" name="Picture">
+                  <wp:docPr id="690314882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948256964" name="Picture"/>
+                          <pic:cNvPr id="690314882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674415358" name="Picture">
+                  <wp:docPr id="2129869760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674415358" name="Picture"/>
+                          <pic:cNvPr id="2129869760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1404262957" name="Picture">
+                        <wp:docPr id="267482564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1404262957" name="Picture"/>
+                                <pic:cNvPr id="267482564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553372889" name="Picture">
+                  <wp:docPr id="1748726465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553372889" name="Picture"/>
+                          <pic:cNvPr id="1748726465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903067046" name="Picture">
+                  <wp:docPr id="406076207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903067046" name="Picture"/>
+                          <pic:cNvPr id="406076207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714611643" name="Picture">
+                  <wp:docPr id="644905972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714611643" name="Picture"/>
+                          <pic:cNvPr id="644905972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>