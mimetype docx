--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249206575" name="Picture">
+                  <wp:docPr id="1244971446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249206575" name="Picture"/>
+                          <pic:cNvPr id="1244971446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729803228" name="Picture">
+                  <wp:docPr id="1746418499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729803228" name="Picture"/>
+                          <pic:cNvPr id="1746418499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2075391631" name="Picture">
+                        <wp:docPr id="2078324243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2075391631" name="Picture"/>
+                                <pic:cNvPr id="2078324243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930102170" name="Picture">
+                  <wp:docPr id="248589705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930102170" name="Picture"/>
+                          <pic:cNvPr id="248589705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339513790" name="Picture">
+                  <wp:docPr id="1532432640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339513790" name="Picture"/>
+                          <pic:cNvPr id="1532432640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421701904" name="Picture">
+                  <wp:docPr id="470588030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421701904" name="Picture"/>
+                          <pic:cNvPr id="470588030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831268528" name="Picture">
+                  <wp:docPr id="863440599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831268528" name="Picture"/>
+                          <pic:cNvPr id="863440599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914924971" name="Picture">
+                  <wp:docPr id="617275589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914924971" name="Picture"/>
+                          <pic:cNvPr id="617275589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036215866" name="Picture">
+                        <wp:docPr id="2055874759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036215866" name="Picture"/>
+                                <pic:cNvPr id="2055874759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="130713344" name="Picture">
+                        <wp:docPr id="478275349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="130713344" name="Picture"/>
+                                <pic:cNvPr id="478275349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282137436" name="Picture">
+                        <wp:docPr id="156222984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282137436" name="Picture"/>
+                                <pic:cNvPr id="156222984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1717499086" name="Picture">
+                        <wp:docPr id="6842533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1717499086" name="Picture"/>
+                                <pic:cNvPr id="6842533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051479998" name="Picture">
+                        <wp:docPr id="1638524868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051479998" name="Picture"/>
+                                <pic:cNvPr id="1638524868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577672219" name="Picture">
+                        <wp:docPr id="2098128736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577672219" name="Picture"/>
+                                <pic:cNvPr id="2098128736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1980153928" name="Picture">
+                        <wp:docPr id="1986982884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1980153928" name="Picture"/>
+                                <pic:cNvPr id="1986982884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1926968711" name="Picture">
+                        <wp:docPr id="683047490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1926968711" name="Picture"/>
+                                <pic:cNvPr id="683047490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478981511" name="Picture">
+                        <wp:docPr id="1039842686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478981511" name="Picture"/>
+                                <pic:cNvPr id="1039842686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798565671" name="Picture">
+                        <wp:docPr id="483456632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798565671" name="Picture"/>
+                                <pic:cNvPr id="483456632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081519314" name="Picture">
+                        <wp:docPr id="1548789022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081519314" name="Picture"/>
+                                <pic:cNvPr id="1548789022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159990665" name="Picture">
+                        <wp:docPr id="105124273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159990665" name="Picture"/>
+                                <pic:cNvPr id="105124273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699783154" name="Picture">
+                        <wp:docPr id="343991375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699783154" name="Picture"/>
+                                <pic:cNvPr id="343991375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42505661" name="Picture">
+                        <wp:docPr id="69157018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42505661" name="Picture"/>
+                                <pic:cNvPr id="69157018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285168894" name="Picture">
+                        <wp:docPr id="1950959053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285168894" name="Picture"/>
+                                <pic:cNvPr id="1950959053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527748348" name="Picture">
+                  <wp:docPr id="394336995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527748348" name="Picture"/>
+                          <pic:cNvPr id="394336995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059048729" name="Picture">
+                  <wp:docPr id="2123648400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059048729" name="Picture"/>
+                          <pic:cNvPr id="2123648400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696622266" name="Picture">
+                  <wp:docPr id="1485111919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696622266" name="Picture"/>
+                          <pic:cNvPr id="1485111919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666451526" name="Picture">
+                  <wp:docPr id="769325052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666451526" name="Picture"/>
+                          <pic:cNvPr id="769325052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217930115" name="Picture">
+                  <wp:docPr id="1781631400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217930115" name="Picture"/>
+                          <pic:cNvPr id="1781631400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095221539" name="Picture">
+                  <wp:docPr id="1103537531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095221539" name="Picture"/>
+                          <pic:cNvPr id="1103537531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2052357282" name="Picture">
+                        <wp:docPr id="2121955573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2052357282" name="Picture"/>
+                                <pic:cNvPr id="2121955573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929504328" name="Picture">
+                        <wp:docPr id="1608847322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929504328" name="Picture"/>
+                                <pic:cNvPr id="1608847322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083107111" name="Picture">
+                  <wp:docPr id="1498195815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083107111" name="Picture"/>
+                          <pic:cNvPr id="1498195815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306155793" name="Picture">
+                  <wp:docPr id="1343464363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306155793" name="Picture"/>
+                          <pic:cNvPr id="1343464363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498420290" name="Picture">
+                  <wp:docPr id="662695340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498420290" name="Picture"/>
+                          <pic:cNvPr id="662695340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770860067" name="Picture">
+                  <wp:docPr id="1965363312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770860067" name="Picture"/>
+                          <pic:cNvPr id="1965363312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593579472" name="Picture">
+                  <wp:docPr id="1880649135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593579472" name="Picture"/>
+                          <pic:cNvPr id="1880649135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191242504" name="Picture">
+                  <wp:docPr id="1744014582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191242504" name="Picture"/>
+                          <pic:cNvPr id="1744014582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704582203" name="Picture">
+                        <wp:docPr id="1618648722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704582203" name="Picture"/>
+                                <pic:cNvPr id="1618648722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26117,57 +26117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458731076" name="Picture">
+                  <wp:docPr id="675772960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458731076" name="Picture"/>
+                          <pic:cNvPr id="675772960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26206,57 +26206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817946257" name="Picture">
+                  <wp:docPr id="689639723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817946257" name="Picture"/>
+                          <pic:cNvPr id="689639723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26886,57 +26886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760182388" name="Picture">
+                  <wp:docPr id="1110936127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760182388" name="Picture"/>
+                          <pic:cNvPr id="1110936127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27947,57 +27947,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888726174" name="Picture">
+                  <wp:docPr id="1138994887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888726174" name="Picture"/>
+                          <pic:cNvPr id="1138994887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28050,57 +28050,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063319983" name="Picture">
+                  <wp:docPr id="1462262926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063319983" name="Picture"/>
+                          <pic:cNvPr id="1462262926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29508,57 +29508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90356301" name="Picture">
+                  <wp:docPr id="103700483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90356301" name="Picture"/>
+                          <pic:cNvPr id="103700483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30705,57 +30705,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449235926" name="Picture">
+                        <wp:docPr id="1692181468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449235926" name="Picture"/>
+                                <pic:cNvPr id="1692181468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32875,57 +32875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744455143" name="Picture">
+                  <wp:docPr id="1046261744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744455143" name="Picture"/>
+                          <pic:cNvPr id="1046261744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32964,57 +32964,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600163005" name="Picture">
+                  <wp:docPr id="1227421251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600163005" name="Picture"/>
+                          <pic:cNvPr id="1227421251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33608,57 +33608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943303420" name="Picture">
+                  <wp:docPr id="1215000313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943303420" name="Picture"/>
+                          <pic:cNvPr id="1215000313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34606,57 +34606,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863815101" name="Picture">
+                  <wp:docPr id="1784746035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863815101" name="Picture"/>
+                          <pic:cNvPr id="1784746035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34709,57 +34709,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906998369" name="Picture">
+                  <wp:docPr id="1535443599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906998369" name="Picture"/>
+                          <pic:cNvPr id="1535443599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36086,57 +36086,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018505806" name="Picture">
+                  <wp:docPr id="1724834005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018505806" name="Picture"/>
+                          <pic:cNvPr id="1724834005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37229,57 +37229,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265766157" name="Picture">
+                        <wp:docPr id="448966488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265766157" name="Picture"/>
+                                <pic:cNvPr id="448966488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38597,57 +38597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464997024" name="Picture">
+                  <wp:docPr id="2006812255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464997024" name="Picture"/>
+                          <pic:cNvPr id="2006812255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38686,57 +38686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788372470" name="Picture">
+                  <wp:docPr id="2016038811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788372470" name="Picture"/>
+                          <pic:cNvPr id="2016038811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39318,57 +39318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455247147" name="Picture">
+                  <wp:docPr id="713550791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455247147" name="Picture"/>
+                          <pic:cNvPr id="713550791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40262,57 +40262,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679728649" name="Picture">
+                  <wp:docPr id="768698794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679728649" name="Picture"/>
+                          <pic:cNvPr id="768698794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40374,57 +40374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562282629" name="Picture">
+                  <wp:docPr id="1396508657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562282629" name="Picture"/>
+                          <pic:cNvPr id="1396508657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42033,57 +42033,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569291028" name="Picture">
+                  <wp:docPr id="2076208288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569291028" name="Picture"/>
+                          <pic:cNvPr id="2076208288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43212,57 +43212,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133210964" name="Picture">
+                  <wp:docPr id="623570531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133210964" name="Picture"/>
+                          <pic:cNvPr id="623570531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43292,57 +43292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050921280" name="Picture">
+                  <wp:docPr id="872867979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050921280" name="Picture"/>
+                          <pic:cNvPr id="872867979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43780,57 +43780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349160487" name="Picture">
+                  <wp:docPr id="1654720554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349160487" name="Picture"/>
+                          <pic:cNvPr id="1654720554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>