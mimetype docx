--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281735665" name="Picture">
+                  <wp:docPr id="433875916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281735665" name="Picture"/>
+                          <pic:cNvPr id="433875916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496218733" name="Picture">
+                  <wp:docPr id="2031838376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496218733" name="Picture"/>
+                          <pic:cNvPr id="2031838376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2050094218" name="Picture">
+                        <wp:docPr id="1159355262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2050094218" name="Picture"/>
+                                <pic:cNvPr id="1159355262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074720602" name="Picture">
+                  <wp:docPr id="888216353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074720602" name="Picture"/>
+                          <pic:cNvPr id="888216353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059872463" name="Picture">
+                  <wp:docPr id="2048793395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059872463" name="Picture"/>
+                          <pic:cNvPr id="2048793395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624194847" name="Picture">
+                  <wp:docPr id="1761896618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624194847" name="Picture"/>
+                          <pic:cNvPr id="1761896618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856379500" name="Picture">
+                  <wp:docPr id="864731053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856379500" name="Picture"/>
+                          <pic:cNvPr id="864731053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763923886" name="Picture">
+                  <wp:docPr id="1434804252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763923886" name="Picture"/>
+                          <pic:cNvPr id="1434804252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146133316" name="Picture">
+                        <wp:docPr id="977802969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146133316" name="Picture"/>
+                                <pic:cNvPr id="977802969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993128055" name="Picture">
+                        <wp:docPr id="1104636292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993128055" name="Picture"/>
+                                <pic:cNvPr id="1104636292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568737046" name="Picture">
+                        <wp:docPr id="307688838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568737046" name="Picture"/>
+                                <pic:cNvPr id="307688838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797517551" name="Picture">
+                        <wp:docPr id="934359948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797517551" name="Picture"/>
+                                <pic:cNvPr id="934359948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734716673" name="Picture">
+                        <wp:docPr id="1293927516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734716673" name="Picture"/>
+                                <pic:cNvPr id="1293927516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962479213" name="Picture">
+                        <wp:docPr id="1466292786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962479213" name="Picture"/>
+                                <pic:cNvPr id="1466292786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333694422" name="Picture">
+                        <wp:docPr id="1839413727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333694422" name="Picture"/>
+                                <pic:cNvPr id="1839413727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305564983" name="Picture">
+                        <wp:docPr id="456279044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305564983" name="Picture"/>
+                                <pic:cNvPr id="456279044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992848822" name="Picture">
+                        <wp:docPr id="931219512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992848822" name="Picture"/>
+                                <pic:cNvPr id="931219512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423830331" name="Picture">
+                        <wp:docPr id="1070214725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423830331" name="Picture"/>
+                                <pic:cNvPr id="1070214725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132794897" name="Picture">
+                        <wp:docPr id="900044050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132794897" name="Picture"/>
+                                <pic:cNvPr id="900044050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1227410888" name="Picture">
+                        <wp:docPr id="898736580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1227410888" name="Picture"/>
+                                <pic:cNvPr id="898736580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676572165" name="Picture">
+                        <wp:docPr id="606087012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676572165" name="Picture"/>
+                                <pic:cNvPr id="606087012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748344668" name="Picture">
+                        <wp:docPr id="772312182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748344668" name="Picture"/>
+                                <pic:cNvPr id="772312182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130245811" name="Picture">
+                        <wp:docPr id="1961150145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130245811" name="Picture"/>
+                                <pic:cNvPr id="1961150145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852792568" name="Picture">
+                  <wp:docPr id="679207275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852792568" name="Picture"/>
+                          <pic:cNvPr id="679207275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505470092" name="Picture">
+                  <wp:docPr id="266368403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505470092" name="Picture"/>
+                          <pic:cNvPr id="266368403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428667153" name="Picture">
+                  <wp:docPr id="766656806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428667153" name="Picture"/>
+                          <pic:cNvPr id="766656806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558454909" name="Picture">
+                  <wp:docPr id="442369462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558454909" name="Picture"/>
+                          <pic:cNvPr id="442369462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998262155" name="Picture">
+                  <wp:docPr id="2054972318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998262155" name="Picture"/>
+                          <pic:cNvPr id="2054972318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520000378" name="Picture">
+                  <wp:docPr id="2022187502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520000378" name="Picture"/>
+                          <pic:cNvPr id="2022187502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174395983" name="Picture">
+                        <wp:docPr id="1561076536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174395983" name="Picture"/>
+                                <pic:cNvPr id="1561076536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449508158" name="Picture">
+                  <wp:docPr id="317057154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449508158" name="Picture"/>
+                          <pic:cNvPr id="317057154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239693237" name="Picture">
+                  <wp:docPr id="1249767570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239693237" name="Picture"/>
+                          <pic:cNvPr id="1249767570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916962658" name="Picture">
+                  <wp:docPr id="1993608966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916962658" name="Picture"/>
+                          <pic:cNvPr id="1993608966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820317778" name="Picture">
+                  <wp:docPr id="815000844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820317778" name="Picture"/>
+                          <pic:cNvPr id="815000844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333890432" name="Picture">
+                  <wp:docPr id="1214522235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333890432" name="Picture"/>
+                          <pic:cNvPr id="1214522235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265980277" name="Picture">
+                  <wp:docPr id="966340805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265980277" name="Picture"/>
+                          <pic:cNvPr id="966340805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770052434" name="Picture">
+                        <wp:docPr id="1504813714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770052434" name="Picture"/>
+                                <pic:cNvPr id="1504813714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123188882" name="Picture">
+                  <wp:docPr id="778797044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123188882" name="Picture"/>
+                          <pic:cNvPr id="778797044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734470151" name="Picture">
+                  <wp:docPr id="977641459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734470151" name="Picture"/>
+                          <pic:cNvPr id="977641459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97026879" name="Picture">
+                  <wp:docPr id="2090332333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97026879" name="Picture"/>
+                          <pic:cNvPr id="2090332333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634940839" name="Picture">
+                  <wp:docPr id="373049247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634940839" name="Picture"/>
+                          <pic:cNvPr id="373049247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616778411" name="Picture">
+                  <wp:docPr id="498172779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616778411" name="Picture"/>
+                          <pic:cNvPr id="498172779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542070982" name="Picture">
+                  <wp:docPr id="2053307295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542070982" name="Picture"/>
+                          <pic:cNvPr id="2053307295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="767755984" name="Picture">
+                        <wp:docPr id="1975229520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="767755984" name="Picture"/>
+                                <pic:cNvPr id="1975229520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744876721" name="Picture">
+                  <wp:docPr id="100398626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744876721" name="Picture"/>
+                          <pic:cNvPr id="100398626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535659423" name="Picture">
+                  <wp:docPr id="1265199609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535659423" name="Picture"/>
+                          <pic:cNvPr id="1265199609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32484,57 +32484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858610616" name="Picture">
+                  <wp:docPr id="1645815256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858610616" name="Picture"/>
+                          <pic:cNvPr id="1645815256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349173608" name="Picture">
+                  <wp:docPr id="283031944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349173608" name="Picture"/>
+                          <pic:cNvPr id="283031944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33732,57 +33732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229811419" name="Picture">
+                  <wp:docPr id="284703947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229811419" name="Picture"/>
+                          <pic:cNvPr id="284703947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34376,57 +34376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578336048" name="Picture">
+                  <wp:docPr id="996469993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578336048" name="Picture"/>
+                          <pic:cNvPr id="996469993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35374,57 +35374,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190147217" name="Picture">
+                  <wp:docPr id="732717311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190147217" name="Picture"/>
+                          <pic:cNvPr id="732717311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35477,57 +35477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834117905" name="Picture">
+                  <wp:docPr id="315747485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834117905" name="Picture"/>
+                          <pic:cNvPr id="315747485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36854,57 +36854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425800945" name="Picture">
+                  <wp:docPr id="1872249949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425800945" name="Picture"/>
+                          <pic:cNvPr id="1872249949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37997,57 +37997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="801306212" name="Picture">
+                        <wp:docPr id="1812687238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="801306212" name="Picture"/>
+                                <pic:cNvPr id="1812687238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39358,57 +39358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608540955" name="Picture">
+                  <wp:docPr id="1092379382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608540955" name="Picture"/>
+                          <pic:cNvPr id="1092379382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39447,57 +39447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057232151" name="Picture">
+                  <wp:docPr id="874011554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057232151" name="Picture"/>
+                          <pic:cNvPr id="874011554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40091,57 +40091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965890905" name="Picture">
+                  <wp:docPr id="364567097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965890905" name="Picture"/>
+                          <pic:cNvPr id="364567097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41089,57 +41089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674958717" name="Picture">
+                  <wp:docPr id="1106563720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674958717" name="Picture"/>
+                          <pic:cNvPr id="1106563720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41192,57 +41192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739396299" name="Picture">
+                  <wp:docPr id="1497492782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739396299" name="Picture"/>
+                          <pic:cNvPr id="1497492782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42569,57 +42569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174368711" name="Picture">
+                  <wp:docPr id="764972246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174368711" name="Picture"/>
+                          <pic:cNvPr id="764972246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43712,57 +43712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303872982" name="Picture">
+                        <wp:docPr id="379772408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303872982" name="Picture"/>
+                                <pic:cNvPr id="379772408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44933,57 +44933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937290478" name="Picture">
+                  <wp:docPr id="2142576070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937290478" name="Picture"/>
+                          <pic:cNvPr id="2142576070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45004,57 +45004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567473415" name="Picture">
+                  <wp:docPr id="905940586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567473415" name="Picture"/>
+                          <pic:cNvPr id="905940586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45418,57 +45418,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581037414" name="Picture">
+                  <wp:docPr id="838839718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581037414" name="Picture"/>
+                          <pic:cNvPr id="838839718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>