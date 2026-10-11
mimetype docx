--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447172138" name="Picture">
+                  <wp:docPr id="1518550814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447172138" name="Picture"/>
+                          <pic:cNvPr id="1518550814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37164358" name="Picture">
+                  <wp:docPr id="1891977694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37164358" name="Picture"/>
+                          <pic:cNvPr id="1891977694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920612650" name="Picture">
+                        <wp:docPr id="1555917057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920612650" name="Picture"/>
+                                <pic:cNvPr id="1555917057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366388351" name="Picture">
+                  <wp:docPr id="1214379143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366388351" name="Picture"/>
+                          <pic:cNvPr id="1214379143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80467231" name="Picture">
+                  <wp:docPr id="1731111807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80467231" name="Picture"/>
+                          <pic:cNvPr id="1731111807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240144035" name="Picture">
+                  <wp:docPr id="709228487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240144035" name="Picture"/>
+                          <pic:cNvPr id="709228487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351576532" name="Picture">
+                  <wp:docPr id="1807860653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351576532" name="Picture"/>
+                          <pic:cNvPr id="1807860653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863679561" name="Picture">
+                  <wp:docPr id="1128471090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863679561" name="Picture"/>
+                          <pic:cNvPr id="1128471090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322474510" name="Picture">
+                        <wp:docPr id="1208863211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322474510" name="Picture"/>
+                                <pic:cNvPr id="1208863211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,93 +6094,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6555,57 +6512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2050069236" name="Picture">
+                        <wp:docPr id="13685447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2050069236" name="Picture"/>
+                                <pic:cNvPr id="13685447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7127,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755858338" name="Picture">
+                        <wp:docPr id="454608176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755858338" name="Picture"/>
+                                <pic:cNvPr id="454608176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7503,93 +7460,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7964,57 +7878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877045445" name="Picture">
+                        <wp:docPr id="722060236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877045445" name="Picture"/>
+                                <pic:cNvPr id="722060236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8493,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663612177" name="Picture">
+                        <wp:docPr id="146613276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663612177" name="Picture"/>
+                                <pic:cNvPr id="146613276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8912,93 +8826,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9372,57 +9243,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687066046" name="Picture">
+                        <wp:docPr id="521271670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687066046" name="Picture"/>
+                                <pic:cNvPr id="521271670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +9875,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313298995" name="Picture">
+                        <wp:docPr id="1639640433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313298995" name="Picture"/>
+                                <pic:cNvPr id="1639640433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10337,93 +10208,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10798,57 +10626,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785249194" name="Picture">
+                        <wp:docPr id="1330339639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785249194" name="Picture"/>
+                                <pic:cNvPr id="1330339639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504528027" name="Picture">
+                        <wp:docPr id="1269825435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504528027" name="Picture"/>
+                                <pic:cNvPr id="1269825435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11946,93 +11774,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -12406,57 +12191,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186770916" name="Picture">
+                        <wp:docPr id="584216826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186770916" name="Picture"/>
+                                <pic:cNvPr id="584216826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377297340" name="Picture">
+                  <wp:docPr id="795633215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377297340" name="Picture"/>
+                          <pic:cNvPr id="795633215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13161,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664506457" name="Picture">
+                  <wp:docPr id="2074178554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664506457" name="Picture"/>
+                          <pic:cNvPr id="2074178554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +13805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008813212" name="Picture">
+                  <wp:docPr id="498305083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008813212" name="Picture"/>
+                          <pic:cNvPr id="498305083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15033,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657590107" name="Picture">
+                  <wp:docPr id="192921244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657590107" name="Picture"/>
+                          <pic:cNvPr id="192921244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15337,93 +15122,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16730,57 +16472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415717194" name="Picture">
+                  <wp:docPr id="454334555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415717194" name="Picture"/>
+                          <pic:cNvPr id="454334555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17841,93 +17583,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -19208,57 +18907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410661384" name="Picture">
+                  <wp:docPr id="1183912826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410661384" name="Picture"/>
+                          <pic:cNvPr id="1183912826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +18996,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836806782" name="Picture">
+                  <wp:docPr id="421131703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836806782" name="Picture"/>
+                          <pic:cNvPr id="421131703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141432508" name="Picture">
+                  <wp:docPr id="1339679335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141432508" name="Picture"/>
+                          <pic:cNvPr id="1339679335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20638,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988065132" name="Picture">
+                  <wp:docPr id="1996547354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988065132" name="Picture"/>
+                          <pic:cNvPr id="1996547354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21028,93 +20727,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22423,57 +22079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897772367" name="Picture">
+                  <wp:docPr id="977260503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897772367" name="Picture"/>
+                          <pic:cNvPr id="977260503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23552,93 +23208,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -24975,57 +24588,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912290021" name="Picture">
+                  <wp:docPr id="1052193159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912290021" name="Picture"/>
+                          <pic:cNvPr id="1052193159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25064,57 +24677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667008418" name="Picture">
+                  <wp:docPr id="1375061574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667008418" name="Picture"/>
+                          <pic:cNvPr id="1375061574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25744,57 +25357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520130138" name="Picture">
+                  <wp:docPr id="1394410447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520130138" name="Picture"/>
+                          <pic:cNvPr id="1394410447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26805,57 +26418,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053284463" name="Picture">
+                  <wp:docPr id="1661235497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053284463" name="Picture"/>
+                          <pic:cNvPr id="1661235497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26894,93 +26507,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -28366,57 +27936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717068801" name="Picture">
+                  <wp:docPr id="1555776600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717068801" name="Picture"/>
+                          <pic:cNvPr id="1555776600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29549,93 +29119,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -31932,57 +31459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47207247" name="Picture">
+                  <wp:docPr id="91026381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47207247" name="Picture"/>
+                          <pic:cNvPr id="91026381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32021,57 +31548,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658366196" name="Picture">
+                  <wp:docPr id="393206082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658366196" name="Picture"/>
+                          <pic:cNvPr id="393206082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32665,57 +32192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292163552" name="Picture">
+                  <wp:docPr id="292603507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292163552" name="Picture"/>
+                          <pic:cNvPr id="292603507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33663,57 +33190,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802938900" name="Picture">
+                  <wp:docPr id="64065983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802938900" name="Picture"/>
+                          <pic:cNvPr id="64065983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33752,93 +33279,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -35143,57 +34627,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299390068" name="Picture">
+                  <wp:docPr id="1883339164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299390068" name="Picture"/>
+                          <pic:cNvPr id="1883339164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36272,93 +35756,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -37644,57 +37085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113422517" name="Picture">
+                  <wp:docPr id="2131907138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113422517" name="Picture"/>
+                          <pic:cNvPr id="2131907138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37733,57 +37174,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775843152" name="Picture">
+                  <wp:docPr id="1766195258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775843152" name="Picture"/>
+                          <pic:cNvPr id="1766195258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38356,57 +37797,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571779732" name="Picture">
+                  <wp:docPr id="965620566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571779732" name="Picture"/>
+                          <pic:cNvPr id="965620566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39273,57 +38714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473744411" name="Picture">
+                  <wp:docPr id="1026538937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473744411" name="Picture"/>
+                          <pic:cNvPr id="1026538937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39362,93 +38803,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -40699,57 +40097,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754259399" name="Picture">
+                  <wp:docPr id="290669746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754259399" name="Picture"/>
+                          <pic:cNvPr id="290669746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41334,57 +40732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417228942" name="Picture">
+                  <wp:docPr id="1372709204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417228942" name="Picture"/>
+                          <pic:cNvPr id="1372709204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41405,57 +40803,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680897208" name="Picture">
+                  <wp:docPr id="926746025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680897208" name="Picture"/>
+                          <pic:cNvPr id="926746025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41819,57 +41217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795288097" name="Picture">
+                  <wp:docPr id="1078799756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795288097" name="Picture"/>
+                          <pic:cNvPr id="1078799756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42626,82 +42024,68 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
- <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
- <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
- <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
- <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
- <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
- <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
- <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
- <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
- <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_29.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_29.jpg"/>
- <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_28.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_28.png"/>
- <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
- <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
- <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_11.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_11.jpg"/>
- <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_10.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">