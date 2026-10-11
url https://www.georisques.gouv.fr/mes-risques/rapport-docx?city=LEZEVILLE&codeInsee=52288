--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518550814" name="Picture">
+                  <wp:docPr id="95332253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518550814" name="Picture"/>
+                          <pic:cNvPr id="95332253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891977694" name="Picture">
+                  <wp:docPr id="396908323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891977694" name="Picture"/>
+                          <pic:cNvPr id="396908323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1555917057" name="Picture">
+                        <wp:docPr id="46568219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1555917057" name="Picture"/>
+                                <pic:cNvPr id="46568219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214379143" name="Picture">
+                  <wp:docPr id="1911021451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214379143" name="Picture"/>
+                          <pic:cNvPr id="1911021451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731111807" name="Picture">
+                  <wp:docPr id="141793461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731111807" name="Picture"/>
+                          <pic:cNvPr id="141793461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709228487" name="Picture">
+                  <wp:docPr id="1421461323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709228487" name="Picture"/>
+                          <pic:cNvPr id="1421461323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807860653" name="Picture">
+                  <wp:docPr id="421786423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807860653" name="Picture"/>
+                          <pic:cNvPr id="421786423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128471090" name="Picture">
+                  <wp:docPr id="677271376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128471090" name="Picture"/>
+                          <pic:cNvPr id="677271376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208863211" name="Picture">
+                        <wp:docPr id="958849478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208863211" name="Picture"/>
+                                <pic:cNvPr id="958849478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,50 +6094,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1886145860" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1886145860" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_6_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6512,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13685447" name="Picture">
+                        <wp:docPr id="1936685956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13685447" name="Picture"/>
+                                <pic:cNvPr id="1936685956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7127,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454608176" name="Picture">
+                        <wp:docPr id="2060650970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454608176" name="Picture"/>
+                                <pic:cNvPr id="2060650970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7460,50 +7503,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1201618260" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1201618260" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_7_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7878,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722060236" name="Picture">
+                        <wp:docPr id="1017199127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722060236" name="Picture"/>
+                                <pic:cNvPr id="1017199127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8493,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146613276" name="Picture">
+                        <wp:docPr id="1263212886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146613276" name="Picture"/>
+                                <pic:cNvPr id="1263212886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8826,50 +8912,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="22985596" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="22985596" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_8_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9243,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521271670" name="Picture">
+                        <wp:docPr id="1694432702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521271670" name="Picture"/>
+                                <pic:cNvPr id="1694432702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9875,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639640433" name="Picture">
+                        <wp:docPr id="203037489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639640433" name="Picture"/>
+                                <pic:cNvPr id="203037489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10208,50 +10337,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1374711064" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1374711064" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_9_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10626,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330339639" name="Picture">
+                        <wp:docPr id="321934395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330339639" name="Picture"/>
+                                <pic:cNvPr id="321934395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11441,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269825435" name="Picture">
+                        <wp:docPr id="668242555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269825435" name="Picture"/>
+                                <pic:cNvPr id="668242555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11774,50 +11946,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="2094852088" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="2094852088" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_11_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -12191,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="584216826" name="Picture">
+                        <wp:docPr id="1405311048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="584216826" name="Picture"/>
+                                <pic:cNvPr id="1405311048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13072,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795633215" name="Picture">
+                  <wp:docPr id="1353578684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795633215" name="Picture"/>
+                          <pic:cNvPr id="1353578684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13161,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074178554" name="Picture">
+                  <wp:docPr id="497921455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074178554" name="Picture"/>
+                          <pic:cNvPr id="497921455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13805,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498305083" name="Picture">
+                  <wp:docPr id="2136191644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498305083" name="Picture"/>
+                          <pic:cNvPr id="2136191644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15033,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192921244" name="Picture">
+                  <wp:docPr id="22143882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192921244" name="Picture"/>
+                          <pic:cNvPr id="22143882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15122,50 +15337,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1028369699" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1028369699" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_2_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16472,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454334555" name="Picture">
+                  <wp:docPr id="270266155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454334555" name="Picture"/>
+                          <pic:cNvPr id="270266155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17583,50 +17841,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="246212912" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="246212912" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_2_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -18907,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183912826" name="Picture">
+                  <wp:docPr id="794765940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183912826" name="Picture"/>
+                          <pic:cNvPr id="794765940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18996,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421131703" name="Picture">
+                  <wp:docPr id="2084067478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421131703" name="Picture"/>
+                          <pic:cNvPr id="2084067478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19640,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339679335" name="Picture">
+                  <wp:docPr id="355781448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339679335" name="Picture"/>
+                          <pic:cNvPr id="355781448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20638,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996547354" name="Picture">
+                  <wp:docPr id="369445594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996547354" name="Picture"/>
+                          <pic:cNvPr id="369445594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20727,50 +21028,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1082403992" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1082403992" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_3_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22079,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977260503" name="Picture">
+                  <wp:docPr id="1096853496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977260503" name="Picture"/>
+                          <pic:cNvPr id="1096853496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23208,50 +23552,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="919720306" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="919720306" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_3_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -24588,57 +24975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052193159" name="Picture">
+                  <wp:docPr id="295058483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052193159" name="Picture"/>
+                          <pic:cNvPr id="295058483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24677,57 +25064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375061574" name="Picture">
+                  <wp:docPr id="969008305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375061574" name="Picture"/>
+                          <pic:cNvPr id="969008305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25357,57 +25744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394410447" name="Picture">
+                  <wp:docPr id="959558541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394410447" name="Picture"/>
+                          <pic:cNvPr id="959558541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26418,57 +26805,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661235497" name="Picture">
+                  <wp:docPr id="1889739757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661235497" name="Picture"/>
+                          <pic:cNvPr id="1889739757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26507,50 +26894,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1751230681" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1751230681" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_4_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27936,57 +28366,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555776600" name="Picture">
+                  <wp:docPr id="2002947635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555776600" name="Picture"/>
+                          <pic:cNvPr id="2002947635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29119,50 +29549,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1423086892" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1423086892" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_4_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -31459,57 +31932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91026381" name="Picture">
+                  <wp:docPr id="590180598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91026381" name="Picture"/>
+                          <pic:cNvPr id="590180598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31548,57 +32021,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393206082" name="Picture">
+                  <wp:docPr id="870180088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393206082" name="Picture"/>
+                          <pic:cNvPr id="870180088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32192,57 +32665,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292603507" name="Picture">
+                  <wp:docPr id="1944484954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292603507" name="Picture"/>
+                          <pic:cNvPr id="1944484954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33190,57 +33663,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64065983" name="Picture">
+                  <wp:docPr id="1291694886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64065983" name="Picture"/>
+                          <pic:cNvPr id="1291694886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33279,50 +33752,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="984197570" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="984197570" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -34627,57 +35143,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883339164" name="Picture">
+                  <wp:docPr id="1112386636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883339164" name="Picture"/>
+                          <pic:cNvPr id="1112386636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35756,50 +36272,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="175211707" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="175211707" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_5_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -37085,57 +37644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131907138" name="Picture">
+                  <wp:docPr id="636577397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131907138" name="Picture"/>
+                          <pic:cNvPr id="636577397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37174,57 +37733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766195258" name="Picture">
+                  <wp:docPr id="2133157551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766195258" name="Picture"/>
+                          <pic:cNvPr id="2133157551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37797,57 +38356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965620566" name="Picture">
+                  <wp:docPr id="1071978901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965620566" name="Picture"/>
+                          <pic:cNvPr id="1071978901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38714,57 +39273,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026538937" name="Picture">
+                  <wp:docPr id="1428385394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026538937" name="Picture"/>
+                          <pic:cNvPr id="1428385394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38803,50 +39362,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2030063962" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2030063962" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_6_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -40097,57 +40699,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290669746" name="Picture">
+                  <wp:docPr id="2047028015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290669746" name="Picture"/>
+                          <pic:cNvPr id="2047028015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40732,57 +41334,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372709204" name="Picture">
+                  <wp:docPr id="32653236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372709204" name="Picture"/>
+                          <pic:cNvPr id="32653236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40803,57 +41405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926746025" name="Picture">
+                  <wp:docPr id="1101755964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926746025" name="Picture"/>
+                          <pic:cNvPr id="1101755964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41217,57 +41819,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078799756" name="Picture">
+                  <wp:docPr id="228085967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078799756" name="Picture"/>
+                          <pic:cNvPr id="228085967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42024,68 +42626,82 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
+ <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
+ <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
+ <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
+ <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
+ <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
+ <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
+ <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
+ <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
+ <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_29.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_29.jpg"/>
+ <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_28.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_28.png"/>
+ <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
+ <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
+ <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_11.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_11.jpg"/>
+ <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_10.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">