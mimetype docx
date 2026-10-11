--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870666257" name="Picture">
+                  <wp:docPr id="115440177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870666257" name="Picture"/>
+                          <pic:cNvPr id="115440177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000401520" name="Picture">
+                  <wp:docPr id="1333204822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000401520" name="Picture"/>
+                          <pic:cNvPr id="1333204822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846320064" name="Picture">
+                        <wp:docPr id="721517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846320064" name="Picture"/>
+                                <pic:cNvPr id="721517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457175854" name="Picture">
+                  <wp:docPr id="11864596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457175854" name="Picture"/>
+                          <pic:cNvPr id="11864596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805967557" name="Picture">
+                  <wp:docPr id="2071052139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805967557" name="Picture"/>
+                          <pic:cNvPr id="2071052139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195352090" name="Picture">
+                  <wp:docPr id="1397500143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195352090" name="Picture"/>
+                          <pic:cNvPr id="1397500143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220550104" name="Picture">
+                  <wp:docPr id="1712601807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220550104" name="Picture"/>
+                          <pic:cNvPr id="1712601807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12695019" name="Picture">
+                  <wp:docPr id="1469358909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12695019" name="Picture"/>
+                          <pic:cNvPr id="1469358909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1146005179" name="Picture">
+                        <wp:docPr id="427381080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1146005179" name="Picture"/>
+                                <pic:cNvPr id="427381080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95544866" name="Picture">
+                        <wp:docPr id="586911077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95544866" name="Picture"/>
+                                <pic:cNvPr id="586911077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165726524" name="Picture">
+                        <wp:docPr id="750245259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165726524" name="Picture"/>
+                                <pic:cNvPr id="750245259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433025049" name="Picture">
+                        <wp:docPr id="15561281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433025049" name="Picture"/>
+                                <pic:cNvPr id="15561281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1705758877" name="Picture">
+                        <wp:docPr id="1809389065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1705758877" name="Picture"/>
+                                <pic:cNvPr id="1809389065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729467439" name="Picture">
+                        <wp:docPr id="1320005363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729467439" name="Picture"/>
+                                <pic:cNvPr id="1320005363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410772169" name="Picture">
+                        <wp:docPr id="1202562886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410772169" name="Picture"/>
+                                <pic:cNvPr id="1202562886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654962830" name="Picture">
+                        <wp:docPr id="871483279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654962830" name="Picture"/>
+                                <pic:cNvPr id="871483279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1191253111" name="Picture">
+                        <wp:docPr id="1736475642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1191253111" name="Picture"/>
+                                <pic:cNvPr id="1736475642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="382701788" name="Picture">
+                        <wp:docPr id="1359960494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="382701788" name="Picture"/>
+                                <pic:cNvPr id="1359960494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591000419" name="Picture">
+                        <wp:docPr id="429864022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591000419" name="Picture"/>
+                                <pic:cNvPr id="429864022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073848311" name="Picture">
+                        <wp:docPr id="1323070725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073848311" name="Picture"/>
+                                <pic:cNvPr id="1323070725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="332599498" name="Picture">
+                        <wp:docPr id="623928514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="332599498" name="Picture"/>
+                                <pic:cNvPr id="623928514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="392854812" name="Picture">
+                        <wp:docPr id="571549547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="392854812" name="Picture"/>
+                                <pic:cNvPr id="571549547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036075205" name="Picture">
+                        <wp:docPr id="1747517530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036075205" name="Picture"/>
+                                <pic:cNvPr id="1747517530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477926109" name="Picture">
+                  <wp:docPr id="1336700164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477926109" name="Picture"/>
+                          <pic:cNvPr id="1336700164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216348087" name="Picture">
+                  <wp:docPr id="236158018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216348087" name="Picture"/>
+                          <pic:cNvPr id="236158018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221097878" name="Picture">
+                  <wp:docPr id="1267579453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221097878" name="Picture"/>
+                          <pic:cNvPr id="1267579453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072026941" name="Picture">
+                  <wp:docPr id="817819101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072026941" name="Picture"/>
+                          <pic:cNvPr id="817819101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549764617" name="Picture">
+                  <wp:docPr id="487540035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549764617" name="Picture"/>
+                          <pic:cNvPr id="487540035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937411921" name="Picture">
+                  <wp:docPr id="236606339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937411921" name="Picture"/>
+                          <pic:cNvPr id="236606339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1078711389" name="Picture">
+                        <wp:docPr id="776537636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1078711389" name="Picture"/>
+                                <pic:cNvPr id="776537636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602663981" name="Picture">
+                  <wp:docPr id="610347797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602663981" name="Picture"/>
+                          <pic:cNvPr id="610347797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417068467" name="Picture">
+                  <wp:docPr id="356099721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417068467" name="Picture"/>
+                          <pic:cNvPr id="356099721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241604188" name="Picture">
+                  <wp:docPr id="1940388396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241604188" name="Picture"/>
+                          <pic:cNvPr id="1940388396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813106245" name="Picture">
+                  <wp:docPr id="1494248791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813106245" name="Picture"/>
+                          <pic:cNvPr id="1494248791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836039192" name="Picture">
+                  <wp:docPr id="164512345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836039192" name="Picture"/>
+                          <pic:cNvPr id="164512345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099001087" name="Picture">
+                  <wp:docPr id="1232119455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099001087" name="Picture"/>
+                          <pic:cNvPr id="1232119455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957070853" name="Picture">
+                        <wp:docPr id="938419489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957070853" name="Picture"/>
+                                <pic:cNvPr id="938419489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761890497" name="Picture">
+                        <wp:docPr id="1747860394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761890497" name="Picture"/>
+                                <pic:cNvPr id="1747860394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698485572" name="Picture">
+                  <wp:docPr id="648469923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698485572" name="Picture"/>
+                          <pic:cNvPr id="648469923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88893201" name="Picture">
+                  <wp:docPr id="907866791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88893201" name="Picture"/>
+                          <pic:cNvPr id="907866791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409292464" name="Picture">
+                  <wp:docPr id="1680390118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409292464" name="Picture"/>
+                          <pic:cNvPr id="1680390118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171672195" name="Picture">
+                  <wp:docPr id="1900287076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171672195" name="Picture"/>
+                          <pic:cNvPr id="1900287076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107595334" name="Picture">
+                  <wp:docPr id="1089897126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107595334" name="Picture"/>
+                          <pic:cNvPr id="1089897126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28944,57 +28944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801305268" name="Picture">
+                  <wp:docPr id="482939690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801305268" name="Picture"/>
+                          <pic:cNvPr id="482939690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30087,57 +30087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314248237" name="Picture">
+                        <wp:docPr id="438213809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314248237" name="Picture"/>
+                                <pic:cNvPr id="438213809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31448,57 +31448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710155164" name="Picture">
+                  <wp:docPr id="1318751387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710155164" name="Picture"/>
+                          <pic:cNvPr id="1318751387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31537,57 +31537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144083830" name="Picture">
+                  <wp:docPr id="1414770566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144083830" name="Picture"/>
+                          <pic:cNvPr id="1414770566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32181,57 +32181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374887349" name="Picture">
+                  <wp:docPr id="959322083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374887349" name="Picture"/>
+                          <pic:cNvPr id="959322083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33179,57 +33179,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470443567" name="Picture">
+                  <wp:docPr id="1160337082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470443567" name="Picture"/>
+                          <pic:cNvPr id="1160337082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141926969" name="Picture">
+                  <wp:docPr id="2132613270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141926969" name="Picture"/>
+                          <pic:cNvPr id="2132613270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844662723" name="Picture">
+                  <wp:docPr id="383620057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844662723" name="Picture"/>
+                          <pic:cNvPr id="383620057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35814,57 +35814,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142404499" name="Picture">
+                        <wp:docPr id="234232453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142404499" name="Picture"/>
+                                <pic:cNvPr id="234232453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37286,57 +37286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161646905" name="Picture">
+                  <wp:docPr id="2001667001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161646905" name="Picture"/>
+                          <pic:cNvPr id="2001667001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377708177" name="Picture">
+                  <wp:docPr id="1774391148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377708177" name="Picture"/>
+                          <pic:cNvPr id="1774391148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38019,57 +38019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834803290" name="Picture">
+                  <wp:docPr id="1451474071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834803290" name="Picture"/>
+                          <pic:cNvPr id="1451474071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39017,57 +39017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183637163" name="Picture">
+                  <wp:docPr id="1342283354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183637163" name="Picture"/>
+                          <pic:cNvPr id="1342283354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39120,57 +39120,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874025460" name="Picture">
+                  <wp:docPr id="364361216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874025460" name="Picture"/>
+                          <pic:cNvPr id="364361216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40497,57 +40497,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293362109" name="Picture">
+                  <wp:docPr id="339421001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293362109" name="Picture"/>
+                          <pic:cNvPr id="339421001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41640,57 +41640,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760583614" name="Picture">
+                        <wp:docPr id="1381021846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760583614" name="Picture"/>
+                                <pic:cNvPr id="1381021846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42861,57 +42861,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496011106" name="Picture">
+                  <wp:docPr id="521985274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496011106" name="Picture"/>
+                          <pic:cNvPr id="521985274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42932,57 +42932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610907857" name="Picture">
+                  <wp:docPr id="120794149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610907857" name="Picture"/>
+                          <pic:cNvPr id="120794149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43346,57 +43346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665576535" name="Picture">
+                  <wp:docPr id="1962035669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665576535" name="Picture"/>
+                          <pic:cNvPr id="1962035669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>