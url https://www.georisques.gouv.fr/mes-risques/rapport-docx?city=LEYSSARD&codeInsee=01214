--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114827078" name="Picture">
+                  <wp:docPr id="353692933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114827078" name="Picture"/>
+                          <pic:cNvPr id="353692933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994638701" name="Picture">
+                  <wp:docPr id="1720664857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994638701" name="Picture"/>
+                          <pic:cNvPr id="1720664857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1290407742" name="Picture">
+                        <wp:docPr id="179948680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1290407742" name="Picture"/>
+                                <pic:cNvPr id="179948680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613177907" name="Picture">
+                  <wp:docPr id="1605243045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613177907" name="Picture"/>
+                          <pic:cNvPr id="1605243045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606396632" name="Picture">
+                  <wp:docPr id="1463815721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606396632" name="Picture"/>
+                          <pic:cNvPr id="1463815721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493516494" name="Picture">
+                  <wp:docPr id="488836540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493516494" name="Picture"/>
+                          <pic:cNvPr id="488836540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541042197" name="Picture">
+                  <wp:docPr id="1081856699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541042197" name="Picture"/>
+                          <pic:cNvPr id="1081856699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671263971" name="Picture">
+                  <wp:docPr id="339447276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671263971" name="Picture"/>
+                          <pic:cNvPr id="339447276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249272849" name="Picture">
+                        <wp:docPr id="574935772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249272849" name="Picture"/>
+                                <pic:cNvPr id="574935772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330665384" name="Picture">
+                        <wp:docPr id="1793990033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330665384" name="Picture"/>
+                                <pic:cNvPr id="1793990033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1702142695" name="Picture">
+                        <wp:docPr id="862156602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1702142695" name="Picture"/>
+                                <pic:cNvPr id="862156602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1042279493" name="Picture">
+                        <wp:docPr id="1383334951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1042279493" name="Picture"/>
+                                <pic:cNvPr id="1383334951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="694486662" name="Picture">
+                        <wp:docPr id="1364868842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="694486662" name="Picture"/>
+                                <pic:cNvPr id="1364868842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773891720" name="Picture">
+                        <wp:docPr id="675997828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773891720" name="Picture"/>
+                                <pic:cNvPr id="675997828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="445757519" name="Picture">
+                        <wp:docPr id="1728748388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="445757519" name="Picture"/>
+                                <pic:cNvPr id="1728748388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134138684" name="Picture">
+                        <wp:docPr id="23199841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134138684" name="Picture"/>
+                                <pic:cNvPr id="23199841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="914327361" name="Picture">
+                        <wp:docPr id="347276630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="914327361" name="Picture"/>
+                                <pic:cNvPr id="347276630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="494033960" name="Picture">
+                        <wp:docPr id="2027807231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="494033960" name="Picture"/>
+                                <pic:cNvPr id="2027807231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425063683" name="Picture">
+                        <wp:docPr id="1757932604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425063683" name="Picture"/>
+                                <pic:cNvPr id="1757932604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496140471" name="Picture">
+                        <wp:docPr id="562350647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496140471" name="Picture"/>
+                                <pic:cNvPr id="562350647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952990756" name="Picture">
+                        <wp:docPr id="353676968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952990756" name="Picture"/>
+                                <pic:cNvPr id="353676968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153217800" name="Picture">
+                        <wp:docPr id="792754952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153217800" name="Picture"/>
+                                <pic:cNvPr id="792754952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420302049" name="Picture">
+                        <wp:docPr id="173583312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420302049" name="Picture"/>
+                                <pic:cNvPr id="173583312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260078865" name="Picture">
+                  <wp:docPr id="1857904741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260078865" name="Picture"/>
+                          <pic:cNvPr id="1857904741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617644880" name="Picture">
+                  <wp:docPr id="2043781637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617644880" name="Picture"/>
+                          <pic:cNvPr id="2043781637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852213721" name="Picture">
+                  <wp:docPr id="800738511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852213721" name="Picture"/>
+                          <pic:cNvPr id="800738511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550924992" name="Picture">
+                  <wp:docPr id="694468791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550924992" name="Picture"/>
+                          <pic:cNvPr id="694468791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624504739" name="Picture">
+                  <wp:docPr id="615404496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624504739" name="Picture"/>
+                          <pic:cNvPr id="615404496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982464822" name="Picture">
+                  <wp:docPr id="1684376388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982464822" name="Picture"/>
+                          <pic:cNvPr id="1684376388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484026044" name="Picture">
+                        <wp:docPr id="562578324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484026044" name="Picture"/>
+                                <pic:cNvPr id="562578324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379788778" name="Picture">
+                  <wp:docPr id="1426166503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379788778" name="Picture"/>
+                          <pic:cNvPr id="1426166503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842345785" name="Picture">
+                  <wp:docPr id="1149912623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842345785" name="Picture"/>
+                          <pic:cNvPr id="1149912623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669890437" name="Picture">
+                  <wp:docPr id="670902729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669890437" name="Picture"/>
+                          <pic:cNvPr id="670902729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780453968" name="Picture">
+                  <wp:docPr id="1257993947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780453968" name="Picture"/>
+                          <pic:cNvPr id="1257993947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712862663" name="Picture">
+                  <wp:docPr id="549233184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712862663" name="Picture"/>
+                          <pic:cNvPr id="549233184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914198953" name="Picture">
+                  <wp:docPr id="1959075454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914198953" name="Picture"/>
+                          <pic:cNvPr id="1959075454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="70141379" name="Picture">
+                        <wp:docPr id="779338672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="70141379" name="Picture"/>
+                                <pic:cNvPr id="779338672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="201410348" name="Picture">
+                        <wp:docPr id="110966893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="201410348" name="Picture"/>
+                                <pic:cNvPr id="110966893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25712,57 +25712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837109732" name="Picture">
+                  <wp:docPr id="592533199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837109732" name="Picture"/>
+                          <pic:cNvPr id="592533199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25801,57 +25801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14866965" name="Picture">
+                  <wp:docPr id="869556156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14866965" name="Picture"/>
+                          <pic:cNvPr id="869556156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26433,57 +26433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115131650" name="Picture">
+                  <wp:docPr id="1558534139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115131650" name="Picture"/>
+                          <pic:cNvPr id="1558534139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27377,57 +27377,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412548523" name="Picture">
+                  <wp:docPr id="1484577162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412548523" name="Picture"/>
+                          <pic:cNvPr id="1484577162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27480,57 +27480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646954863" name="Picture">
+                  <wp:docPr id="1929982639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646954863" name="Picture"/>
+                          <pic:cNvPr id="1929982639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28818,57 +28818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448107594" name="Picture">
+                  <wp:docPr id="1447479787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448107594" name="Picture"/>
+                          <pic:cNvPr id="1447479787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29956,57 +29956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604260929" name="Picture">
+                  <wp:docPr id="423419130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604260929" name="Picture"/>
+                          <pic:cNvPr id="423419130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30045,57 +30045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405470351" name="Picture">
+                  <wp:docPr id="947150655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405470351" name="Picture"/>
+                          <pic:cNvPr id="947150655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30689,57 +30689,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289503694" name="Picture">
+                  <wp:docPr id="1486733387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289503694" name="Picture"/>
+                          <pic:cNvPr id="1486733387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31687,57 +31687,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820626356" name="Picture">
+                  <wp:docPr id="718410212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820626356" name="Picture"/>
+                          <pic:cNvPr id="718410212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31790,57 +31790,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802928236" name="Picture">
+                  <wp:docPr id="1089207631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802928236" name="Picture"/>
+                          <pic:cNvPr id="1089207631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33167,57 +33167,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932389289" name="Picture">
+                  <wp:docPr id="457341584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932389289" name="Picture"/>
+                          <pic:cNvPr id="457341584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34310,57 +34310,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411695671" name="Picture">
+                        <wp:docPr id="822820439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411695671" name="Picture"/>
+                                <pic:cNvPr id="822820439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35671,57 +35671,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056534387" name="Picture">
+                  <wp:docPr id="957695004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056534387" name="Picture"/>
+                          <pic:cNvPr id="957695004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35760,57 +35760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595835372" name="Picture">
+                  <wp:docPr id="1514376049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595835372" name="Picture"/>
+                          <pic:cNvPr id="1514376049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36404,57 +36404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931962528" name="Picture">
+                  <wp:docPr id="1345262146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931962528" name="Picture"/>
+                          <pic:cNvPr id="1345262146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37402,57 +37402,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955858951" name="Picture">
+                  <wp:docPr id="236585019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955858951" name="Picture"/>
+                          <pic:cNvPr id="236585019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37505,57 +37505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565450458" name="Picture">
+                  <wp:docPr id="1734361646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565450458" name="Picture"/>
+                          <pic:cNvPr id="1734361646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38882,57 +38882,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601674435" name="Picture">
+                  <wp:docPr id="1330659792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601674435" name="Picture"/>
+                          <pic:cNvPr id="1330659792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40025,57 +40025,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591351092" name="Picture">
+                        <wp:docPr id="1338179922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591351092" name="Picture"/>
+                                <pic:cNvPr id="1338179922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41296,57 +41296,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714260789" name="Picture">
+                  <wp:docPr id="412977262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714260789" name="Picture"/>
+                          <pic:cNvPr id="412977262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41376,57 +41376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966456580" name="Picture">
+                  <wp:docPr id="936469644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966456580" name="Picture"/>
+                          <pic:cNvPr id="936469644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41855,57 +41855,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382144690" name="Picture">
+                  <wp:docPr id="1700304146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382144690" name="Picture"/>
+                          <pic:cNvPr id="1700304146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43870,57 +43870,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043115352" name="Picture">
+                  <wp:docPr id="1017057732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043115352" name="Picture"/>
+                          <pic:cNvPr id="1017057732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43941,57 +43941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723463686" name="Picture">
+                  <wp:docPr id="14088159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723463686" name="Picture"/>
+                          <pic:cNvPr id="14088159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44355,57 +44355,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221932771" name="Picture">
+                  <wp:docPr id="554107602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221932771" name="Picture"/>
+                          <pic:cNvPr id="554107602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>