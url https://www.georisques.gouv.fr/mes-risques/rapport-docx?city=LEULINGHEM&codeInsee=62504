--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908440316" name="Picture">
+                  <wp:docPr id="1565561582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908440316" name="Picture"/>
+                          <pic:cNvPr id="1565561582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351750607" name="Picture">
+                  <wp:docPr id="1917560785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351750607" name="Picture"/>
+                          <pic:cNvPr id="1917560785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754860681" name="Picture">
+                        <wp:docPr id="1969290761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754860681" name="Picture"/>
+                                <pic:cNvPr id="1969290761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659070453" name="Picture">
+                  <wp:docPr id="497273790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659070453" name="Picture"/>
+                          <pic:cNvPr id="497273790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758184694" name="Picture">
+                  <wp:docPr id="1255676759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758184694" name="Picture"/>
+                          <pic:cNvPr id="1255676759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411316254" name="Picture">
+                  <wp:docPr id="452260363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411316254" name="Picture"/>
+                          <pic:cNvPr id="452260363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874213308" name="Picture">
+                  <wp:docPr id="775033271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874213308" name="Picture"/>
+                          <pic:cNvPr id="775033271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342134887" name="Picture">
+                  <wp:docPr id="2026068871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342134887" name="Picture"/>
+                          <pic:cNvPr id="2026068871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242356584" name="Picture">
+                        <wp:docPr id="526229201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242356584" name="Picture"/>
+                                <pic:cNvPr id="526229201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471833240" name="Picture">
+                        <wp:docPr id="171691862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471833240" name="Picture"/>
+                                <pic:cNvPr id="171691862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1135422720" name="Picture">
+                        <wp:docPr id="1415405863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1135422720" name="Picture"/>
+                                <pic:cNvPr id="1415405863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="254718286" name="Picture">
+                        <wp:docPr id="1731935289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="254718286" name="Picture"/>
+                                <pic:cNvPr id="1731935289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563719151" name="Picture">
+                        <wp:docPr id="1193280550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563719151" name="Picture"/>
+                                <pic:cNvPr id="1193280550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482132099" name="Picture">
+                        <wp:docPr id="260246099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482132099" name="Picture"/>
+                                <pic:cNvPr id="260246099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516376812" name="Picture">
+                        <wp:docPr id="899746610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516376812" name="Picture"/>
+                                <pic:cNvPr id="899746610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="196363121" name="Picture">
+                        <wp:docPr id="518851535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="196363121" name="Picture"/>
+                                <pic:cNvPr id="518851535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945028197" name="Picture">
+                        <wp:docPr id="1241674155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945028197" name="Picture"/>
+                                <pic:cNvPr id="1241674155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200021001" name="Picture">
+                        <wp:docPr id="1334002886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200021001" name="Picture"/>
+                                <pic:cNvPr id="1334002886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400696750" name="Picture">
+                        <wp:docPr id="1484960581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400696750" name="Picture"/>
+                                <pic:cNvPr id="1484960581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918619225" name="Picture">
+                        <wp:docPr id="745257379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918619225" name="Picture"/>
+                                <pic:cNvPr id="745257379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174001251" name="Picture">
+                  <wp:docPr id="493082802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174001251" name="Picture"/>
+                          <pic:cNvPr id="493082802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236261931" name="Picture">
+                  <wp:docPr id="1128984904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236261931" name="Picture"/>
+                          <pic:cNvPr id="1128984904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290025918" name="Picture">
+                  <wp:docPr id="76502108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290025918" name="Picture"/>
+                          <pic:cNvPr id="76502108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135310518" name="Picture">
+                  <wp:docPr id="265942920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135310518" name="Picture"/>
+                          <pic:cNvPr id="265942920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013134613" name="Picture">
+                  <wp:docPr id="275323088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013134613" name="Picture"/>
+                          <pic:cNvPr id="275323088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103318063" name="Picture">
+                  <wp:docPr id="776236967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103318063" name="Picture"/>
+                          <pic:cNvPr id="776236967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019599122" name="Picture">
+                        <wp:docPr id="352933079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019599122" name="Picture"/>
+                                <pic:cNvPr id="352933079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141227966" name="Picture">
+                        <wp:docPr id="1053595035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141227966" name="Picture"/>
+                                <pic:cNvPr id="1053595035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182883443" name="Picture">
+                  <wp:docPr id="1854637153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182883443" name="Picture"/>
+                          <pic:cNvPr id="1854637153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288573869" name="Picture">
+                  <wp:docPr id="1485065758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288573869" name="Picture"/>
+                          <pic:cNvPr id="1485065758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781910862" name="Picture">
+                  <wp:docPr id="46033112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781910862" name="Picture"/>
+                          <pic:cNvPr id="46033112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379523732" name="Picture">
+                  <wp:docPr id="1023345249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379523732" name="Picture"/>
+                          <pic:cNvPr id="1023345249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253282989" name="Picture">
+                  <wp:docPr id="1920662121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253282989" name="Picture"/>
+                          <pic:cNvPr id="1920662121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339987096" name="Picture">
+                  <wp:docPr id="2943539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339987096" name="Picture"/>
+                          <pic:cNvPr id="2943539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23114,57 +23114,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795882046" name="Picture">
+                        <wp:docPr id="1587911790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795882046" name="Picture"/>
+                                <pic:cNvPr id="1587911790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24089,57 +24089,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585029276" name="Picture">
+                        <wp:docPr id="1501123631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585029276" name="Picture"/>
+                                <pic:cNvPr id="1501123631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25478,57 +25478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655589985" name="Picture">
+                  <wp:docPr id="734913922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655589985" name="Picture"/>
+                          <pic:cNvPr id="734913922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25567,57 +25567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006712189" name="Picture">
+                  <wp:docPr id="1852852304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006712189" name="Picture"/>
+                          <pic:cNvPr id="1852852304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26211,57 +26211,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922730502" name="Picture">
+                  <wp:docPr id="794594606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922730502" name="Picture"/>
+                          <pic:cNvPr id="794594606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27209,57 +27209,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653017533" name="Picture">
+                  <wp:docPr id="1483007643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653017533" name="Picture"/>
+                          <pic:cNvPr id="1483007643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27312,57 +27312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142013204" name="Picture">
+                  <wp:docPr id="248858926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142013204" name="Picture"/>
+                          <pic:cNvPr id="248858926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28689,57 +28689,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997583924" name="Picture">
+                  <wp:docPr id="1340110136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997583924" name="Picture"/>
+                          <pic:cNvPr id="1340110136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29832,57 +29832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1198877558" name="Picture">
+                        <wp:docPr id="109268574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1198877558" name="Picture"/>
+                                <pic:cNvPr id="109268574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31193,57 +31193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408580576" name="Picture">
+                  <wp:docPr id="1241952771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408580576" name="Picture"/>
+                          <pic:cNvPr id="1241952771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31282,57 +31282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152045914" name="Picture">
+                  <wp:docPr id="1732111553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152045914" name="Picture"/>
+                          <pic:cNvPr id="1732111553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31926,57 +31926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820703285" name="Picture">
+                  <wp:docPr id="760563947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820703285" name="Picture"/>
+                          <pic:cNvPr id="760563947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32924,57 +32924,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138171413" name="Picture">
+                  <wp:docPr id="818658146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138171413" name="Picture"/>
+                          <pic:cNvPr id="818658146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33027,57 +33027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592001664" name="Picture">
+                  <wp:docPr id="1492611497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592001664" name="Picture"/>
+                          <pic:cNvPr id="1492611497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34404,57 +34404,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436191036" name="Picture">
+                  <wp:docPr id="1416121427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436191036" name="Picture"/>
+                          <pic:cNvPr id="1416121427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35547,57 +35547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="291734393" name="Picture">
+                        <wp:docPr id="41635249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="291734393" name="Picture"/>
+                                <pic:cNvPr id="41635249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36768,57 +36768,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271657728" name="Picture">
+                  <wp:docPr id="342328185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271657728" name="Picture"/>
+                          <pic:cNvPr id="342328185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36839,57 +36839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177283007" name="Picture">
+                  <wp:docPr id="730021838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177283007" name="Picture"/>
+                          <pic:cNvPr id="730021838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37253,57 +37253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126950654" name="Picture">
+                  <wp:docPr id="1657175322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126950654" name="Picture"/>
+                          <pic:cNvPr id="1657175322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>