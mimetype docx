--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883283043" name="Picture">
+                  <wp:docPr id="269286310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883283043" name="Picture"/>
+                          <pic:cNvPr id="269286310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805269371" name="Picture">
+                  <wp:docPr id="358667435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805269371" name="Picture"/>
+                          <pic:cNvPr id="358667435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="979993704" name="Picture">
+                        <wp:docPr id="613601689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="979993704" name="Picture"/>
+                                <pic:cNvPr id="613601689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627520043" name="Picture">
+                  <wp:docPr id="1085004726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627520043" name="Picture"/>
+                          <pic:cNvPr id="1085004726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160001076" name="Picture">
+                  <wp:docPr id="1983915743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160001076" name="Picture"/>
+                          <pic:cNvPr id="1983915743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476141460" name="Picture">
+                  <wp:docPr id="126043371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476141460" name="Picture"/>
+                          <pic:cNvPr id="126043371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739661542" name="Picture">
+                  <wp:docPr id="863625958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739661542" name="Picture"/>
+                          <pic:cNvPr id="863625958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857988508" name="Picture">
+                  <wp:docPr id="1801881262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857988508" name="Picture"/>
+                          <pic:cNvPr id="1801881262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119131086" name="Picture">
+                        <wp:docPr id="101991050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119131086" name="Picture"/>
+                                <pic:cNvPr id="101991050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757501082" name="Picture">
+                        <wp:docPr id="1246293097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757501082" name="Picture"/>
+                                <pic:cNvPr id="1246293097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2078001490" name="Picture">
+                        <wp:docPr id="1929526793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2078001490" name="Picture"/>
+                                <pic:cNvPr id="1929526793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012616576" name="Picture">
+                        <wp:docPr id="2052504395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012616576" name="Picture"/>
+                                <pic:cNvPr id="2052504395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2140159277" name="Picture">
+                        <wp:docPr id="1377704036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2140159277" name="Picture"/>
+                                <pic:cNvPr id="1377704036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244827879" name="Picture">
+                        <wp:docPr id="1421811404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244827879" name="Picture"/>
+                                <pic:cNvPr id="1421811404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179199659" name="Picture">
+                        <wp:docPr id="995167732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179199659" name="Picture"/>
+                                <pic:cNvPr id="995167732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945131987" name="Picture">
+                        <wp:docPr id="1491999987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945131987" name="Picture"/>
+                                <pic:cNvPr id="1491999987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710179390" name="Picture">
+                        <wp:docPr id="1451122945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710179390" name="Picture"/>
+                                <pic:cNvPr id="1451122945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288927600" name="Picture">
+                        <wp:docPr id="339119671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288927600" name="Picture"/>
+                                <pic:cNvPr id="339119671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="111667310" name="Picture">
+                        <wp:docPr id="1300393409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="111667310" name="Picture"/>
+                                <pic:cNvPr id="1300393409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784480956" name="Picture">
+                        <wp:docPr id="918614653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784480956" name="Picture"/>
+                                <pic:cNvPr id="918614653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759648044" name="Picture">
+                        <wp:docPr id="1154594771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759648044" name="Picture"/>
+                                <pic:cNvPr id="1154594771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144290104" name="Picture">
+                        <wp:docPr id="1787841447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144290104" name="Picture"/>
+                                <pic:cNvPr id="1787841447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877918572" name="Picture">
+                        <wp:docPr id="1395201511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877918572" name="Picture"/>
+                                <pic:cNvPr id="1395201511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623648928" name="Picture">
+                  <wp:docPr id="1503809873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623648928" name="Picture"/>
+                          <pic:cNvPr id="1503809873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413991154" name="Picture">
+                  <wp:docPr id="1785883978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413991154" name="Picture"/>
+                          <pic:cNvPr id="1785883978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82986735" name="Picture">
+                  <wp:docPr id="198711515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82986735" name="Picture"/>
+                          <pic:cNvPr id="198711515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514550754" name="Picture">
+                  <wp:docPr id="1112184431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514550754" name="Picture"/>
+                          <pic:cNvPr id="1112184431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385924205" name="Picture">
+                  <wp:docPr id="92876015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385924205" name="Picture"/>
+                          <pic:cNvPr id="92876015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053793271" name="Picture">
+                  <wp:docPr id="1128467147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053793271" name="Picture"/>
+                          <pic:cNvPr id="1128467147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="81386026" name="Picture">
+                        <wp:docPr id="216689482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="81386026" name="Picture"/>
+                                <pic:cNvPr id="216689482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233527643" name="Picture">
+                  <wp:docPr id="630698067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233527643" name="Picture"/>
+                          <pic:cNvPr id="630698067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419952665" name="Picture">
+                  <wp:docPr id="1986226645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419952665" name="Picture"/>
+                          <pic:cNvPr id="1986226645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397062041" name="Picture">
+                  <wp:docPr id="688716904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397062041" name="Picture"/>
+                          <pic:cNvPr id="688716904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180343052" name="Picture">
+                  <wp:docPr id="495056725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180343052" name="Picture"/>
+                          <pic:cNvPr id="495056725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391908626" name="Picture">
+                  <wp:docPr id="506575321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391908626" name="Picture"/>
+                          <pic:cNvPr id="506575321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095530550" name="Picture">
+                  <wp:docPr id="1355386340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095530550" name="Picture"/>
+                          <pic:cNvPr id="1355386340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384910337" name="Picture">
+                        <wp:docPr id="836117784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384910337" name="Picture"/>
+                                <pic:cNvPr id="836117784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60469460" name="Picture">
+                        <wp:docPr id="630184958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60469460" name="Picture"/>
+                                <pic:cNvPr id="630184958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827607712" name="Picture">
+                  <wp:docPr id="636601522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827607712" name="Picture"/>
+                          <pic:cNvPr id="636601522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685088206" name="Picture">
+                  <wp:docPr id="1304709260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685088206" name="Picture"/>
+                          <pic:cNvPr id="1304709260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357732484" name="Picture">
+                  <wp:docPr id="564909253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357732484" name="Picture"/>
+                          <pic:cNvPr id="564909253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832326033" name="Picture">
+                  <wp:docPr id="1044644457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832326033" name="Picture"/>
+                          <pic:cNvPr id="1044644457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219205451" name="Picture">
+                  <wp:docPr id="2126167692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219205451" name="Picture"/>
+                          <pic:cNvPr id="2126167692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421367220" name="Picture">
+                  <wp:docPr id="201425781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421367220" name="Picture"/>
+                          <pic:cNvPr id="201425781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30103,57 +30103,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632821708" name="Picture">
+                        <wp:docPr id="1474251264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632821708" name="Picture"/>
+                                <pic:cNvPr id="1474251264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31597,57 +31597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308359632" name="Picture">
+                  <wp:docPr id="1561802212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308359632" name="Picture"/>
+                          <pic:cNvPr id="1561802212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31686,57 +31686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882151295" name="Picture">
+                  <wp:docPr id="2002317430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882151295" name="Picture"/>
+                          <pic:cNvPr id="2002317430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32366,57 +32366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864860259" name="Picture">
+                  <wp:docPr id="1726023853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864860259" name="Picture"/>
+                          <pic:cNvPr id="1726023853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33427,57 +33427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573469833" name="Picture">
+                  <wp:docPr id="643992781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573469833" name="Picture"/>
+                          <pic:cNvPr id="643992781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33530,57 +33530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898534250" name="Picture">
+                  <wp:docPr id="740049223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898534250" name="Picture"/>
+                          <pic:cNvPr id="740049223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34988,57 +34988,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973203557" name="Picture">
+                  <wp:docPr id="1655583244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973203557" name="Picture"/>
+                          <pic:cNvPr id="1655583244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36185,57 +36185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694287979" name="Picture">
+                        <wp:docPr id="1641643796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694287979" name="Picture"/>
+                                <pic:cNvPr id="1641643796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38753,57 +38753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84500074" name="Picture">
+                  <wp:docPr id="1813480737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84500074" name="Picture"/>
+                          <pic:cNvPr id="1813480737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38842,57 +38842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612895371" name="Picture">
+                  <wp:docPr id="258626478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612895371" name="Picture"/>
+                          <pic:cNvPr id="258626478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39486,57 +39486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641016289" name="Picture">
+                  <wp:docPr id="635546760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641016289" name="Picture"/>
+                          <pic:cNvPr id="635546760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40484,57 +40484,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584007706" name="Picture">
+                  <wp:docPr id="1157213165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584007706" name="Picture"/>
+                          <pic:cNvPr id="1157213165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40587,57 +40587,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727301916" name="Picture">
+                  <wp:docPr id="883649966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727301916" name="Picture"/>
+                          <pic:cNvPr id="883649966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073006330" name="Picture">
+                  <wp:docPr id="2026882632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073006330" name="Picture"/>
+                          <pic:cNvPr id="2026882632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43107,57 +43107,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359446767" name="Picture">
+                        <wp:docPr id="1185296087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359446767" name="Picture"/>
+                                <pic:cNvPr id="1185296087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44328,57 +44328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308540152" name="Picture">
+                  <wp:docPr id="1079860685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308540152" name="Picture"/>
+                          <pic:cNvPr id="1079860685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283168093" name="Picture">
+                  <wp:docPr id="1737205286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283168093" name="Picture"/>
+                          <pic:cNvPr id="1737205286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44813,57 +44813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962023877" name="Picture">
+                  <wp:docPr id="333814336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962023877" name="Picture"/>
+                          <pic:cNvPr id="333814336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>