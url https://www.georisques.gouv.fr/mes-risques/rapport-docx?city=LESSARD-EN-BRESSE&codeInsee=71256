--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092407002" name="Picture">
+                  <wp:docPr id="1741218406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092407002" name="Picture"/>
+                          <pic:cNvPr id="1741218406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700338160" name="Picture">
+                  <wp:docPr id="1164486936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700338160" name="Picture"/>
+                          <pic:cNvPr id="1164486936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1905863140" name="Picture">
+                        <wp:docPr id="312075007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1905863140" name="Picture"/>
+                                <pic:cNvPr id="312075007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667932744" name="Picture">
+                  <wp:docPr id="1748245986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667932744" name="Picture"/>
+                          <pic:cNvPr id="1748245986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796020893" name="Picture">
+                  <wp:docPr id="1671472961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796020893" name="Picture"/>
+                          <pic:cNvPr id="1671472961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114537630" name="Picture">
+                  <wp:docPr id="459399058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114537630" name="Picture"/>
+                          <pic:cNvPr id="459399058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204641114" name="Picture">
+                  <wp:docPr id="333161597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204641114" name="Picture"/>
+                          <pic:cNvPr id="333161597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198029894" name="Picture">
+                  <wp:docPr id="428529000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198029894" name="Picture"/>
+                          <pic:cNvPr id="428529000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1379141118" name="Picture">
+                        <wp:docPr id="1411984884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1379141118" name="Picture"/>
+                                <pic:cNvPr id="1411984884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907275181" name="Picture">
+                        <wp:docPr id="386851786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907275181" name="Picture"/>
+                                <pic:cNvPr id="386851786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193270892" name="Picture">
+                        <wp:docPr id="1911339170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193270892" name="Picture"/>
+                                <pic:cNvPr id="1911339170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285699581" name="Picture">
+                        <wp:docPr id="1696194109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285699581" name="Picture"/>
+                                <pic:cNvPr id="1696194109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373385206" name="Picture">
+                        <wp:docPr id="1937563792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373385206" name="Picture"/>
+                                <pic:cNvPr id="1937563792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129255013" name="Picture">
+                        <wp:docPr id="970690398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129255013" name="Picture"/>
+                                <pic:cNvPr id="970690398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645871236" name="Picture">
+                        <wp:docPr id="550681606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645871236" name="Picture"/>
+                                <pic:cNvPr id="550681606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1787403475" name="Picture">
+                        <wp:docPr id="755580646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1787403475" name="Picture"/>
+                                <pic:cNvPr id="755580646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166348151" name="Picture">
+                        <wp:docPr id="422955763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166348151" name="Picture"/>
+                                <pic:cNvPr id="422955763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="457381269" name="Picture">
+                        <wp:docPr id="114301612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="457381269" name="Picture"/>
+                                <pic:cNvPr id="114301612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138905049" name="Picture">
+                        <wp:docPr id="1070831652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138905049" name="Picture"/>
+                                <pic:cNvPr id="1070831652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42251895" name="Picture">
+                        <wp:docPr id="749293196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42251895" name="Picture"/>
+                                <pic:cNvPr id="749293196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="76143935" name="Picture">
+                        <wp:docPr id="1294082073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="76143935" name="Picture"/>
+                                <pic:cNvPr id="1294082073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764556492" name="Picture">
+                        <wp:docPr id="1655971558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764556492" name="Picture"/>
+                                <pic:cNvPr id="1655971558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559501104" name="Picture">
+                        <wp:docPr id="343800171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559501104" name="Picture"/>
+                                <pic:cNvPr id="343800171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300567006" name="Picture">
+                  <wp:docPr id="1386763227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300567006" name="Picture"/>
+                          <pic:cNvPr id="1386763227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17544425" name="Picture">
+                  <wp:docPr id="297036182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17544425" name="Picture"/>
+                          <pic:cNvPr id="297036182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678885156" name="Picture">
+                  <wp:docPr id="1646140545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678885156" name="Picture"/>
+                          <pic:cNvPr id="1646140545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254372158" name="Picture">
+                  <wp:docPr id="1728209223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254372158" name="Picture"/>
+                          <pic:cNvPr id="1728209223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190190683" name="Picture">
+                  <wp:docPr id="1888252729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190190683" name="Picture"/>
+                          <pic:cNvPr id="1888252729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619587946" name="Picture">
+                  <wp:docPr id="272381519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619587946" name="Picture"/>
+                          <pic:cNvPr id="272381519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="708651558" name="Picture">
+                        <wp:docPr id="1421089680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="708651558" name="Picture"/>
+                                <pic:cNvPr id="1421089680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041563989" name="Picture">
+                  <wp:docPr id="1530964119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041563989" name="Picture"/>
+                          <pic:cNvPr id="1530964119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582268404" name="Picture">
+                  <wp:docPr id="1545893563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582268404" name="Picture"/>
+                          <pic:cNvPr id="1545893563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629210526" name="Picture">
+                  <wp:docPr id="683187764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629210526" name="Picture"/>
+                          <pic:cNvPr id="683187764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395791500" name="Picture">
+                  <wp:docPr id="1455363166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395791500" name="Picture"/>
+                          <pic:cNvPr id="1455363166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616650543" name="Picture">
+                  <wp:docPr id="2095696087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616650543" name="Picture"/>
+                          <pic:cNvPr id="2095696087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965410707" name="Picture">
+                  <wp:docPr id="1483202393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965410707" name="Picture"/>
+                          <pic:cNvPr id="1483202393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628082894" name="Picture">
+                        <wp:docPr id="1189972279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628082894" name="Picture"/>
+                                <pic:cNvPr id="1189972279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="130647382" name="Picture">
+                        <wp:docPr id="100259917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="130647382" name="Picture"/>
+                                <pic:cNvPr id="100259917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140920294" name="Picture">
+                  <wp:docPr id="60457551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140920294" name="Picture"/>
+                          <pic:cNvPr id="60457551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182087635" name="Picture">
+                  <wp:docPr id="1480715064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182087635" name="Picture"/>
+                          <pic:cNvPr id="1480715064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99158701" name="Picture">
+                  <wp:docPr id="1280961223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99158701" name="Picture"/>
+                          <pic:cNvPr id="1280961223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54315331" name="Picture">
+                  <wp:docPr id="281951101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54315331" name="Picture"/>
+                          <pic:cNvPr id="281951101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005187240" name="Picture">
+                  <wp:docPr id="1820983093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005187240" name="Picture"/>
+                          <pic:cNvPr id="1820983093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867461401" name="Picture">
+                  <wp:docPr id="2066276761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867461401" name="Picture"/>
+                          <pic:cNvPr id="2066276761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969415392" name="Picture">
+                        <wp:docPr id="907748069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969415392" name="Picture"/>
+                                <pic:cNvPr id="907748069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33125,57 +33125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195878544" name="Picture">
+                  <wp:docPr id="213034609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195878544" name="Picture"/>
+                          <pic:cNvPr id="213034609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33214,57 +33214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264912332" name="Picture">
+                  <wp:docPr id="654584091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264912332" name="Picture"/>
+                          <pic:cNvPr id="654584091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33858,57 +33858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700624804" name="Picture">
+                  <wp:docPr id="1214724884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700624804" name="Picture"/>
+                          <pic:cNvPr id="1214724884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34856,57 +34856,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837822541" name="Picture">
+                  <wp:docPr id="901515388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837822541" name="Picture"/>
+                          <pic:cNvPr id="901515388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34959,57 +34959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740822167" name="Picture">
+                  <wp:docPr id="1768691467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740822167" name="Picture"/>
+                          <pic:cNvPr id="1768691467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36336,57 +36336,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227183487" name="Picture">
+                  <wp:docPr id="1719170000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227183487" name="Picture"/>
+                          <pic:cNvPr id="1719170000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37479,57 +37479,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583169573" name="Picture">
+                        <wp:docPr id="1580226168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583169573" name="Picture"/>
+                                <pic:cNvPr id="1580226168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38837,57 +38837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102008751" name="Picture">
+                  <wp:docPr id="2079545501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102008751" name="Picture"/>
+                          <pic:cNvPr id="2079545501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38926,57 +38926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803684476" name="Picture">
+                  <wp:docPr id="993291412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803684476" name="Picture"/>
+                          <pic:cNvPr id="993291412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39549,57 +39549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334474180" name="Picture">
+                  <wp:docPr id="1312770733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334474180" name="Picture"/>
+                          <pic:cNvPr id="1312770733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40466,57 +40466,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515766100" name="Picture">
+                  <wp:docPr id="1331998013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515766100" name="Picture"/>
+                          <pic:cNvPr id="1331998013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40569,57 +40569,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241094690" name="Picture">
+                  <wp:docPr id="1287635415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241094690" name="Picture"/>
+                          <pic:cNvPr id="1287635415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41892,57 +41892,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617428950" name="Picture">
+                  <wp:docPr id="1956855909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617428950" name="Picture"/>
+                          <pic:cNvPr id="1956855909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42527,57 +42527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407835193" name="Picture">
+                  <wp:docPr id="1184925279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407835193" name="Picture"/>
+                          <pic:cNvPr id="1184925279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42598,57 +42598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592705291" name="Picture">
+                  <wp:docPr id="614172659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592705291" name="Picture"/>
+                          <pic:cNvPr id="614172659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43012,57 +43012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638045670" name="Picture">
+                  <wp:docPr id="849844722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638045670" name="Picture"/>
+                          <pic:cNvPr id="849844722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>