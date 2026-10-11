--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097676695" name="Picture">
+                  <wp:docPr id="1001318570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097676695" name="Picture"/>
+                          <pic:cNvPr id="1001318570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236476280" name="Picture">
+                  <wp:docPr id="1072432044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236476280" name="Picture"/>
+                          <pic:cNvPr id="1072432044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535853206" name="Picture">
+                        <wp:docPr id="450100924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535853206" name="Picture"/>
+                                <pic:cNvPr id="450100924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713559030" name="Picture">
+                  <wp:docPr id="298509282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713559030" name="Picture"/>
+                          <pic:cNvPr id="298509282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309619372" name="Picture">
+                  <wp:docPr id="1922730541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309619372" name="Picture"/>
+                          <pic:cNvPr id="1922730541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96512382" name="Picture">
+                  <wp:docPr id="908456526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96512382" name="Picture"/>
+                          <pic:cNvPr id="908456526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859431687" name="Picture">
+                  <wp:docPr id="901813599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859431687" name="Picture"/>
+                          <pic:cNvPr id="901813599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010523912" name="Picture">
+                  <wp:docPr id="565432787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010523912" name="Picture"/>
+                          <pic:cNvPr id="565432787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339931079" name="Picture">
+                        <wp:docPr id="1318531588" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339931079" name="Picture"/>
+                                <pic:cNvPr id="1318531588" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806059918" name="Picture">
+                        <wp:docPr id="1431435578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806059918" name="Picture"/>
+                                <pic:cNvPr id="1431435578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012441220" name="Picture">
+                        <wp:docPr id="328148600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012441220" name="Picture"/>
+                                <pic:cNvPr id="328148600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554145353" name="Picture">
+                        <wp:docPr id="682549944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554145353" name="Picture"/>
+                                <pic:cNvPr id="682549944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966624737" name="Picture">
+                        <wp:docPr id="695779440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966624737" name="Picture"/>
+                                <pic:cNvPr id="695779440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973759891" name="Picture">
+                        <wp:docPr id="1446835231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973759891" name="Picture"/>
+                                <pic:cNvPr id="1446835231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393416031" name="Picture">
+                        <wp:docPr id="190453042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393416031" name="Picture"/>
+                                <pic:cNvPr id="190453042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500483313" name="Picture">
+                        <wp:docPr id="1513455752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500483313" name="Picture"/>
+                                <pic:cNvPr id="1513455752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553618688" name="Picture">
+                        <wp:docPr id="1056153997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553618688" name="Picture"/>
+                                <pic:cNvPr id="1056153997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049867637" name="Picture">
+                        <wp:docPr id="1383103772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049867637" name="Picture"/>
+                                <pic:cNvPr id="1383103772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199921834" name="Picture">
+                        <wp:docPr id="1506679962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199921834" name="Picture"/>
+                                <pic:cNvPr id="1506679962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747809663" name="Picture">
+                        <wp:docPr id="1389796976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747809663" name="Picture"/>
+                                <pic:cNvPr id="1389796976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135137980" name="Picture">
+                        <wp:docPr id="1391233139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135137980" name="Picture"/>
+                                <pic:cNvPr id="1391233139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="671581667" name="Picture">
+                        <wp:docPr id="811041859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="671581667" name="Picture"/>
+                                <pic:cNvPr id="811041859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147910864" name="Picture">
+                        <wp:docPr id="1688841086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147910864" name="Picture"/>
+                                <pic:cNvPr id="1688841086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806628721" name="Picture">
+                  <wp:docPr id="356445895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806628721" name="Picture"/>
+                          <pic:cNvPr id="356445895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850987739" name="Picture">
+                  <wp:docPr id="1181694980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850987739" name="Picture"/>
+                          <pic:cNvPr id="1181694980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166681563" name="Picture">
+                  <wp:docPr id="1354043055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166681563" name="Picture"/>
+                          <pic:cNvPr id="1354043055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287361505" name="Picture">
+                  <wp:docPr id="809175517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287361505" name="Picture"/>
+                          <pic:cNvPr id="809175517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_35.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726471575" name="Picture">
+                  <wp:docPr id="433221268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726471575" name="Picture"/>
+                          <pic:cNvPr id="433221268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16940,57 +16940,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922361412" name="Picture">
+                  <wp:docPr id="1830295667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922361412" name="Picture"/>
+                          <pic:cNvPr id="1830295667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_34.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18332,57 +18332,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947473781" name="Picture">
+                        <wp:docPr id="755641446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947473781" name="Picture"/>
+                                <pic:cNvPr id="755641446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21076,57 +21076,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739815359" name="Picture">
+                  <wp:docPr id="1144606424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739815359" name="Picture"/>
+                          <pic:cNvPr id="1144606424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21165,57 +21165,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407858593" name="Picture">
+                  <wp:docPr id="1119805492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407858593" name="Picture"/>
+                          <pic:cNvPr id="1119805492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21809,57 +21809,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118570262" name="Picture">
+                  <wp:docPr id="1051430169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118570262" name="Picture"/>
+                          <pic:cNvPr id="1051430169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22807,57 +22807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944596174" name="Picture">
+                  <wp:docPr id="2054590877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944596174" name="Picture"/>
+                          <pic:cNvPr id="2054590877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22910,57 +22910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127982416" name="Picture">
+                  <wp:docPr id="821259999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127982416" name="Picture"/>
+                          <pic:cNvPr id="821259999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24289,57 +24289,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605912031" name="Picture">
+                  <wp:docPr id="1219940062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605912031" name="Picture"/>
+                          <pic:cNvPr id="1219940062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25414,57 +25414,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314630581" name="Picture">
+                        <wp:docPr id="1243217458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314630581" name="Picture"/>
+                                <pic:cNvPr id="1243217458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26767,57 +26767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974431778" name="Picture">
+                  <wp:docPr id="297729864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974431778" name="Picture"/>
+                          <pic:cNvPr id="297729864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26856,57 +26856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37844393" name="Picture">
+                  <wp:docPr id="197900254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37844393" name="Picture"/>
+                          <pic:cNvPr id="197900254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27500,57 +27500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395960605" name="Picture">
+                  <wp:docPr id="237383931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395960605" name="Picture"/>
+                          <pic:cNvPr id="237383931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28498,57 +28498,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542198838" name="Picture">
+                  <wp:docPr id="21687161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542198838" name="Picture"/>
+                          <pic:cNvPr id="21687161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28601,57 +28601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756919183" name="Picture">
+                  <wp:docPr id="838457708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756919183" name="Picture"/>
+                          <pic:cNvPr id="838457708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29982,57 +29982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153654004" name="Picture">
+                  <wp:docPr id="446356259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153654004" name="Picture"/>
+                          <pic:cNvPr id="446356259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31144,57 +31144,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961557402" name="Picture">
+                        <wp:docPr id="1745800775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961557402" name="Picture"/>
+                                <pic:cNvPr id="1745800775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32119,57 +32119,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915293010" name="Picture">
+                        <wp:docPr id="1587011614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915293010" name="Picture"/>
+                                <pic:cNvPr id="1587011614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33508,57 +33508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242907898" name="Picture">
+                  <wp:docPr id="1089827197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242907898" name="Picture"/>
+                          <pic:cNvPr id="1089827197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33597,57 +33597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869781850" name="Picture">
+                  <wp:docPr id="1858569910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869781850" name="Picture"/>
+                          <pic:cNvPr id="1858569910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34241,57 +34241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827364082" name="Picture">
+                  <wp:docPr id="1106347097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827364082" name="Picture"/>
+                          <pic:cNvPr id="1106347097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35239,57 +35239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356056762" name="Picture">
+                  <wp:docPr id="1281895667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356056762" name="Picture"/>
+                          <pic:cNvPr id="1281895667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35342,57 +35342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413016844" name="Picture">
+                  <wp:docPr id="690264518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413016844" name="Picture"/>
+                          <pic:cNvPr id="690264518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36719,57 +36719,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716459731" name="Picture">
+                  <wp:docPr id="637841746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716459731" name="Picture"/>
+                          <pic:cNvPr id="637841746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37862,57 +37862,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391601331" name="Picture">
+                        <wp:docPr id="1482311846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391601331" name="Picture"/>
+                                <pic:cNvPr id="1482311846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39223,57 +39223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281701310" name="Picture">
+                  <wp:docPr id="1540877534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281701310" name="Picture"/>
+                          <pic:cNvPr id="1540877534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39312,57 +39312,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162247966" name="Picture">
+                  <wp:docPr id="1874275655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162247966" name="Picture"/>
+                          <pic:cNvPr id="1874275655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39956,57 +39956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083139545" name="Picture">
+                  <wp:docPr id="985029541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083139545" name="Picture"/>
+                          <pic:cNvPr id="985029541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40954,57 +40954,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887583860" name="Picture">
+                  <wp:docPr id="600666755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887583860" name="Picture"/>
+                          <pic:cNvPr id="600666755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41057,57 +41057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304300224" name="Picture">
+                  <wp:docPr id="1407952128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304300224" name="Picture"/>
+                          <pic:cNvPr id="1407952128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42434,57 +42434,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342682784" name="Picture">
+                  <wp:docPr id="1472714540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342682784" name="Picture"/>
+                          <pic:cNvPr id="1472714540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43577,57 +43577,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645399305" name="Picture">
+                        <wp:docPr id="1159740036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645399305" name="Picture"/>
+                                <pic:cNvPr id="1159740036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44798,57 +44798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300426247" name="Picture">
+                  <wp:docPr id="741862331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300426247" name="Picture"/>
+                          <pic:cNvPr id="741862331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44869,57 +44869,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893158137" name="Picture">
+                  <wp:docPr id="552246399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893158137" name="Picture"/>
+                          <pic:cNvPr id="552246399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45283,57 +45283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156702117" name="Picture">
+                  <wp:docPr id="1793853128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156702117" name="Picture"/>
+                          <pic:cNvPr id="1793853128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>