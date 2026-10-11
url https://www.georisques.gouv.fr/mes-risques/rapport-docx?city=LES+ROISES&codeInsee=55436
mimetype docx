--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617550448" name="Picture">
+                  <wp:docPr id="620671450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617550448" name="Picture"/>
+                          <pic:cNvPr id="620671450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034439298" name="Picture">
+                  <wp:docPr id="617204272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034439298" name="Picture"/>
+                          <pic:cNvPr id="617204272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461393629" name="Picture">
+                        <wp:docPr id="830270214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461393629" name="Picture"/>
+                                <pic:cNvPr id="830270214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483802368" name="Picture">
+                  <wp:docPr id="1462103084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483802368" name="Picture"/>
+                          <pic:cNvPr id="1462103084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442967972" name="Picture">
+                  <wp:docPr id="1719334187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442967972" name="Picture"/>
+                          <pic:cNvPr id="1719334187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972305717" name="Picture">
+                  <wp:docPr id="453739646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972305717" name="Picture"/>
+                          <pic:cNvPr id="453739646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241061326" name="Picture">
+                  <wp:docPr id="975694582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241061326" name="Picture"/>
+                          <pic:cNvPr id="975694582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361667934" name="Picture">
+                  <wp:docPr id="1630473357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361667934" name="Picture"/>
+                          <pic:cNvPr id="1630473357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="299515144" name="Picture">
+                        <wp:docPr id="1456217152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="299515144" name="Picture"/>
+                                <pic:cNvPr id="1456217152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116995522" name="Picture">
+                        <wp:docPr id="1398664132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116995522" name="Picture"/>
+                                <pic:cNvPr id="1398664132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006173158" name="Picture">
+                        <wp:docPr id="1513227280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006173158" name="Picture"/>
+                                <pic:cNvPr id="1513227280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998904886" name="Picture">
+                        <wp:docPr id="1964665358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998904886" name="Picture"/>
+                                <pic:cNvPr id="1964665358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621933800" name="Picture">
+                        <wp:docPr id="2030034066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621933800" name="Picture"/>
+                                <pic:cNvPr id="2030034066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352840750" name="Picture">
+                        <wp:docPr id="799021927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352840750" name="Picture"/>
+                                <pic:cNvPr id="799021927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382607324" name="Picture">
+                        <wp:docPr id="1588020783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382607324" name="Picture"/>
+                                <pic:cNvPr id="1588020783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="328464684" name="Picture">
+                        <wp:docPr id="1494820565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="328464684" name="Picture"/>
+                                <pic:cNvPr id="1494820565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="895935418" name="Picture">
+                        <wp:docPr id="1484306139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="895935418" name="Picture"/>
+                                <pic:cNvPr id="1484306139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83667979" name="Picture">
+                        <wp:docPr id="403168264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83667979" name="Picture"/>
+                                <pic:cNvPr id="403168264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="576457004" name="Picture">
+                        <wp:docPr id="1337570965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="576457004" name="Picture"/>
+                                <pic:cNvPr id="1337570965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303547559" name="Picture">
+                        <wp:docPr id="134215337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303547559" name="Picture"/>
+                                <pic:cNvPr id="134215337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="403684676" name="Picture">
+                        <wp:docPr id="1589406909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="403684676" name="Picture"/>
+                                <pic:cNvPr id="1589406909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361064969" name="Picture">
+                        <wp:docPr id="210592193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361064969" name="Picture"/>
+                                <pic:cNvPr id="210592193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1685894240" name="Picture">
+                        <wp:docPr id="1366134015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1685894240" name="Picture"/>
+                                <pic:cNvPr id="1366134015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844618469" name="Picture">
+                  <wp:docPr id="1192149968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844618469" name="Picture"/>
+                          <pic:cNvPr id="1192149968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211801450" name="Picture">
+                  <wp:docPr id="1552444532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211801450" name="Picture"/>
+                          <pic:cNvPr id="1552444532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381301475" name="Picture">
+                  <wp:docPr id="701226607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381301475" name="Picture"/>
+                          <pic:cNvPr id="701226607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564744167" name="Picture">
+                  <wp:docPr id="1630816525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564744167" name="Picture"/>
+                          <pic:cNvPr id="1630816525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359096634" name="Picture">
+                  <wp:docPr id="734501297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359096634" name="Picture"/>
+                          <pic:cNvPr id="734501297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955600042" name="Picture">
+                  <wp:docPr id="1546929824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955600042" name="Picture"/>
+                          <pic:cNvPr id="1546929824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265230248" name="Picture">
+                        <wp:docPr id="616642744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265230248" name="Picture"/>
+                                <pic:cNvPr id="616642744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305173945" name="Picture">
+                  <wp:docPr id="540905818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305173945" name="Picture"/>
+                          <pic:cNvPr id="540905818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708292724" name="Picture">
+                  <wp:docPr id="209462790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708292724" name="Picture"/>
+                          <pic:cNvPr id="209462790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639097287" name="Picture">
+                  <wp:docPr id="559270857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639097287" name="Picture"/>
+                          <pic:cNvPr id="559270857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521792982" name="Picture">
+                  <wp:docPr id="950020393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521792982" name="Picture"/>
+                          <pic:cNvPr id="950020393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615054563" name="Picture">
+                  <wp:docPr id="24673448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615054563" name="Picture"/>
+                          <pic:cNvPr id="24673448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13191066" name="Picture">
+                  <wp:docPr id="2061278192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13191066" name="Picture"/>
+                          <pic:cNvPr id="2061278192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917954468" name="Picture">
+                        <wp:docPr id="1093822928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917954468" name="Picture"/>
+                                <pic:cNvPr id="1093822928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903514846" name="Picture">
+                  <wp:docPr id="2020842475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903514846" name="Picture"/>
+                          <pic:cNvPr id="2020842475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437890158" name="Picture">
+                  <wp:docPr id="254718125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437890158" name="Picture"/>
+                          <pic:cNvPr id="254718125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895884908" name="Picture">
+                  <wp:docPr id="1927124345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895884908" name="Picture"/>
+                          <pic:cNvPr id="1927124345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618793437" name="Picture">
+                  <wp:docPr id="256038071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618793437" name="Picture"/>
+                          <pic:cNvPr id="256038071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412799092" name="Picture">
+                  <wp:docPr id="1368847383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412799092" name="Picture"/>
+                          <pic:cNvPr id="1368847383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873282364" name="Picture">
+                  <wp:docPr id="1639641146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873282364" name="Picture"/>
+                          <pic:cNvPr id="1639641146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097640081" name="Picture">
+                        <wp:docPr id="1106028790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097640081" name="Picture"/>
+                                <pic:cNvPr id="1106028790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704744710" name="Picture">
+                  <wp:docPr id="744069235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704744710" name="Picture"/>
+                          <pic:cNvPr id="744069235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810694063" name="Picture">
+                  <wp:docPr id="1453992277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810694063" name="Picture"/>
+                          <pic:cNvPr id="1453992277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988582094" name="Picture">
+                  <wp:docPr id="1915064430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988582094" name="Picture"/>
+                          <pic:cNvPr id="1915064430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748321910" name="Picture">
+                  <wp:docPr id="988089255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748321910" name="Picture"/>
+                          <pic:cNvPr id="988089255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231000839" name="Picture">
+                  <wp:docPr id="1023569199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231000839" name="Picture"/>
+                          <pic:cNvPr id="1023569199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104781659" name="Picture">
+                  <wp:docPr id="1677339649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104781659" name="Picture"/>
+                          <pic:cNvPr id="1677339649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639855622" name="Picture">
+                  <wp:docPr id="821222922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639855622" name="Picture"/>
+                          <pic:cNvPr id="821222922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88332051" name="Picture">
+                  <wp:docPr id="2062734886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88332051" name="Picture"/>
+                          <pic:cNvPr id="2062734886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508624870" name="Picture">
+                  <wp:docPr id="1843865360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508624870" name="Picture"/>
+                          <pic:cNvPr id="1843865360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="980329684" name="Picture">
+                        <wp:docPr id="391691295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="980329684" name="Picture"/>
+                                <pic:cNvPr id="391691295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601412528" name="Picture">
+                  <wp:docPr id="1129567811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601412528" name="Picture"/>
+                          <pic:cNvPr id="1129567811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615279715" name="Picture">
+                  <wp:docPr id="111481530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615279715" name="Picture"/>
+                          <pic:cNvPr id="111481530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26826547" name="Picture">
+                  <wp:docPr id="335017553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26826547" name="Picture"/>
+                          <pic:cNvPr id="335017553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421730122" name="Picture">
+                  <wp:docPr id="933303880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421730122" name="Picture"/>
+                          <pic:cNvPr id="933303880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452136549" name="Picture">
+                  <wp:docPr id="1200379548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452136549" name="Picture"/>
+                          <pic:cNvPr id="1200379548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420713443" name="Picture">
+                  <wp:docPr id="626765448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420713443" name="Picture"/>
+                          <pic:cNvPr id="626765448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960176721" name="Picture">
+                        <wp:docPr id="2078989516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960176721" name="Picture"/>
+                                <pic:cNvPr id="2078989516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534520272" name="Picture">
+                  <wp:docPr id="62718679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534520272" name="Picture"/>
+                          <pic:cNvPr id="62718679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887145513" name="Picture">
+                  <wp:docPr id="854231253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887145513" name="Picture"/>
+                          <pic:cNvPr id="854231253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421199176" name="Picture">
+                  <wp:docPr id="1688107053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421199176" name="Picture"/>
+                          <pic:cNvPr id="1688107053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>