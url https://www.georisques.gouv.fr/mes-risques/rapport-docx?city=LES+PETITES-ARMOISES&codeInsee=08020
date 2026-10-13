--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445755259" name="Picture">
+                  <wp:docPr id="1457706609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445755259" name="Picture"/>
+                          <pic:cNvPr id="1457706609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863198987" name="Picture">
+                  <wp:docPr id="194501597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863198987" name="Picture"/>
+                          <pic:cNvPr id="194501597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018336751" name="Picture">
+                        <wp:docPr id="1547235581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018336751" name="Picture"/>
+                                <pic:cNvPr id="1547235581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844034193" name="Picture">
+                  <wp:docPr id="1291871249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844034193" name="Picture"/>
+                          <pic:cNvPr id="1291871249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669822882" name="Picture">
+                  <wp:docPr id="792068306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669822882" name="Picture"/>
+                          <pic:cNvPr id="792068306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300424283" name="Picture">
+                  <wp:docPr id="101938419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300424283" name="Picture"/>
+                          <pic:cNvPr id="101938419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220592898" name="Picture">
+                  <wp:docPr id="998288083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220592898" name="Picture"/>
+                          <pic:cNvPr id="998288083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716455430" name="Picture">
+                  <wp:docPr id="785291967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716455430" name="Picture"/>
+                          <pic:cNvPr id="785291967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1817220419" name="Picture">
+                        <wp:docPr id="714384931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1817220419" name="Picture"/>
+                                <pic:cNvPr id="714384931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010553584" name="Picture">
+                        <wp:docPr id="1992890087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010553584" name="Picture"/>
+                                <pic:cNvPr id="1992890087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464969656" name="Picture">
+                        <wp:docPr id="1253430600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464969656" name="Picture"/>
+                                <pic:cNvPr id="1253430600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1961320599" name="Picture">
+                        <wp:docPr id="1634873702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1961320599" name="Picture"/>
+                                <pic:cNvPr id="1634873702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952328639" name="Picture">
+                        <wp:docPr id="525705697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952328639" name="Picture"/>
+                                <pic:cNvPr id="525705697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368765991" name="Picture">
+                        <wp:docPr id="1856771462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368765991" name="Picture"/>
+                                <pic:cNvPr id="1856771462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606861533" name="Picture">
+                        <wp:docPr id="2099479541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606861533" name="Picture"/>
+                                <pic:cNvPr id="2099479541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625850652" name="Picture">
+                        <wp:docPr id="1807850526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625850652" name="Picture"/>
+                                <pic:cNvPr id="1807850526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865109052" name="Picture">
+                        <wp:docPr id="1278714355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865109052" name="Picture"/>
+                                <pic:cNvPr id="1278714355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360603090" name="Picture">
+                        <wp:docPr id="1403116125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360603090" name="Picture"/>
+                                <pic:cNvPr id="1403116125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103324666" name="Picture">
+                        <wp:docPr id="1999547414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103324666" name="Picture"/>
+                                <pic:cNvPr id="1999547414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183662715" name="Picture">
+                        <wp:docPr id="1647427235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183662715" name="Picture"/>
+                                <pic:cNvPr id="1647427235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763726153" name="Picture">
+                        <wp:docPr id="425477848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763726153" name="Picture"/>
+                                <pic:cNvPr id="425477848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073460177" name="Picture">
+                        <wp:docPr id="1400834059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073460177" name="Picture"/>
+                                <pic:cNvPr id="1400834059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614396991" name="Picture">
+                        <wp:docPr id="148816727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614396991" name="Picture"/>
+                                <pic:cNvPr id="148816727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144527991" name="Picture">
+                  <wp:docPr id="166843338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144527991" name="Picture"/>
+                          <pic:cNvPr id="166843338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160034067" name="Picture">
+                  <wp:docPr id="1500040723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160034067" name="Picture"/>
+                          <pic:cNvPr id="1500040723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482725426" name="Picture">
+                  <wp:docPr id="340649120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482725426" name="Picture"/>
+                          <pic:cNvPr id="340649120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846470625" name="Picture">
+                  <wp:docPr id="889858380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846470625" name="Picture"/>
+                          <pic:cNvPr id="889858380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099409079" name="Picture">
+                  <wp:docPr id="2128766312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099409079" name="Picture"/>
+                          <pic:cNvPr id="2128766312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273845572" name="Picture">
+                  <wp:docPr id="463934610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273845572" name="Picture"/>
+                          <pic:cNvPr id="463934610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179890463" name="Picture">
+                        <wp:docPr id="1083214623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179890463" name="Picture"/>
+                                <pic:cNvPr id="1083214623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651024312" name="Picture">
+                  <wp:docPr id="1735719258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651024312" name="Picture"/>
+                          <pic:cNvPr id="1735719258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875706205" name="Picture">
+                  <wp:docPr id="978489960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875706205" name="Picture"/>
+                          <pic:cNvPr id="978489960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878550256" name="Picture">
+                  <wp:docPr id="2128494158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878550256" name="Picture"/>
+                          <pic:cNvPr id="2128494158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787591425" name="Picture">
+                  <wp:docPr id="114996214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787591425" name="Picture"/>
+                          <pic:cNvPr id="114996214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747219443" name="Picture">
+                  <wp:docPr id="1859577594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747219443" name="Picture"/>
+                          <pic:cNvPr id="1859577594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079761195" name="Picture">
+                  <wp:docPr id="1168096277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079761195" name="Picture"/>
+                          <pic:cNvPr id="1168096277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879992527" name="Picture">
+                        <wp:docPr id="147435704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879992527" name="Picture"/>
+                                <pic:cNvPr id="147435704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845650788" name="Picture">
+                  <wp:docPr id="806275744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845650788" name="Picture"/>
+                          <pic:cNvPr id="806275744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476435934" name="Picture">
+                  <wp:docPr id="21828088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476435934" name="Picture"/>
+                          <pic:cNvPr id="21828088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063129500" name="Picture">
+                  <wp:docPr id="1882712629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063129500" name="Picture"/>
+                          <pic:cNvPr id="1882712629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32233826" name="Picture">
+                  <wp:docPr id="379291138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32233826" name="Picture"/>
+                          <pic:cNvPr id="379291138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175334472" name="Picture">
+                  <wp:docPr id="2034122161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175334472" name="Picture"/>
+                          <pic:cNvPr id="2034122161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435733062" name="Picture">
+                  <wp:docPr id="1940690427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435733062" name="Picture"/>
+                          <pic:cNvPr id="1940690427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247491595" name="Picture">
+                        <wp:docPr id="859678006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247491595" name="Picture"/>
+                                <pic:cNvPr id="859678006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199054889" name="Picture">
+                  <wp:docPr id="606727655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199054889" name="Picture"/>
+                          <pic:cNvPr id="606727655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637925376" name="Picture">
+                  <wp:docPr id="1618370373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637925376" name="Picture"/>
+                          <pic:cNvPr id="1618370373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710384943" name="Picture">
+                  <wp:docPr id="240422192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710384943" name="Picture"/>
+                          <pic:cNvPr id="240422192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655745679" name="Picture">
+                  <wp:docPr id="1739487311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655745679" name="Picture"/>
+                          <pic:cNvPr id="1739487311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058546396" name="Picture">
+                  <wp:docPr id="1467315822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058546396" name="Picture"/>
+                          <pic:cNvPr id="1467315822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491761192" name="Picture">
+                  <wp:docPr id="814837326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491761192" name="Picture"/>
+                          <pic:cNvPr id="814837326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="67385437" name="Picture">
+                        <wp:docPr id="1151122330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="67385437" name="Picture"/>
+                                <pic:cNvPr id="1151122330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262421453" name="Picture">
+                  <wp:docPr id="2143575641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262421453" name="Picture"/>
+                          <pic:cNvPr id="2143575641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654353743" name="Picture">
+                  <wp:docPr id="1858024349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654353743" name="Picture"/>
+                          <pic:cNvPr id="1858024349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354772013" name="Picture">
+                  <wp:docPr id="1402554158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354772013" name="Picture"/>
+                          <pic:cNvPr id="1402554158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23437936" name="Picture">
+                  <wp:docPr id="274889244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23437936" name="Picture"/>
+                          <pic:cNvPr id="274889244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672402441" name="Picture">
+                  <wp:docPr id="1953354576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672402441" name="Picture"/>
+                          <pic:cNvPr id="1953354576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227449716" name="Picture">
+                  <wp:docPr id="559300131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227449716" name="Picture"/>
+                          <pic:cNvPr id="559300131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554185414" name="Picture">
+                  <wp:docPr id="1002151434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554185414" name="Picture"/>
+                          <pic:cNvPr id="1002151434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936123538" name="Picture">
+                  <wp:docPr id="727532043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936123538" name="Picture"/>
+                          <pic:cNvPr id="727532043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023577570" name="Picture">
+                  <wp:docPr id="1998659486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023577570" name="Picture"/>
+                          <pic:cNvPr id="1998659486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>