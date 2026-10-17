--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009170806" name="Picture">
+                  <wp:docPr id="1210808615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009170806" name="Picture"/>
+                          <pic:cNvPr id="1210808615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856147251" name="Picture">
+                  <wp:docPr id="491794267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856147251" name="Picture"/>
+                          <pic:cNvPr id="491794267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531845061" name="Picture">
+                        <wp:docPr id="484336967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531845061" name="Picture"/>
+                                <pic:cNvPr id="484336967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124170859" name="Picture">
+                  <wp:docPr id="928668684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124170859" name="Picture"/>
+                          <pic:cNvPr id="928668684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789902644" name="Picture">
+                  <wp:docPr id="1960318368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789902644" name="Picture"/>
+                          <pic:cNvPr id="1960318368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380949131" name="Picture">
+                  <wp:docPr id="545027805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380949131" name="Picture"/>
+                          <pic:cNvPr id="545027805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279246463" name="Picture">
+                  <wp:docPr id="764683242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279246463" name="Picture"/>
+                          <pic:cNvPr id="764683242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628293796" name="Picture">
+                  <wp:docPr id="1389843711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628293796" name="Picture"/>
+                          <pic:cNvPr id="1389843711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652402731" name="Picture">
+                        <wp:docPr id="1517311202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652402731" name="Picture"/>
+                                <pic:cNvPr id="1517311202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269450634" name="Picture">
+                        <wp:docPr id="997685078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269450634" name="Picture"/>
+                                <pic:cNvPr id="997685078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643110589" name="Picture">
+                        <wp:docPr id="746275159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643110589" name="Picture"/>
+                                <pic:cNvPr id="746275159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093902066" name="Picture">
+                        <wp:docPr id="1567561189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093902066" name="Picture"/>
+                                <pic:cNvPr id="1567561189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1110157784" name="Picture">
+                        <wp:docPr id="136015772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1110157784" name="Picture"/>
+                                <pic:cNvPr id="136015772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="75083995" name="Picture">
+                        <wp:docPr id="1641101908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="75083995" name="Picture"/>
+                                <pic:cNvPr id="1641101908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839069082" name="Picture">
+                        <wp:docPr id="1591645729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839069082" name="Picture"/>
+                                <pic:cNvPr id="1591645729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="69589693" name="Picture">
+                        <wp:docPr id="24260316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="69589693" name="Picture"/>
+                                <pic:cNvPr id="24260316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="324420291" name="Picture">
+                        <wp:docPr id="1656794335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="324420291" name="Picture"/>
+                                <pic:cNvPr id="1656794335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98515225" name="Picture">
+                        <wp:docPr id="1035884749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98515225" name="Picture"/>
+                                <pic:cNvPr id="1035884749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160011" name="Picture">
+                        <wp:docPr id="147897871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160011" name="Picture"/>
+                                <pic:cNvPr id="147897871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606676589" name="Picture">
+                        <wp:docPr id="413262607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606676589" name="Picture"/>
+                                <pic:cNvPr id="413262607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947944112" name="Picture">
+                        <wp:docPr id="197966355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947944112" name="Picture"/>
+                                <pic:cNvPr id="197966355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535825892" name="Picture">
+                        <wp:docPr id="1674757540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535825892" name="Picture"/>
+                                <pic:cNvPr id="1674757540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834015544" name="Picture">
+                        <wp:docPr id="93927628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834015544" name="Picture"/>
+                                <pic:cNvPr id="93927628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361423406" name="Picture">
+                  <wp:docPr id="379270892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361423406" name="Picture"/>
+                          <pic:cNvPr id="379270892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597693305" name="Picture">
+                  <wp:docPr id="1516830901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597693305" name="Picture"/>
+                          <pic:cNvPr id="1516830901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227664841" name="Picture">
+                  <wp:docPr id="166983855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227664841" name="Picture"/>
+                          <pic:cNvPr id="166983855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329440341" name="Picture">
+                  <wp:docPr id="679542628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329440341" name="Picture"/>
+                          <pic:cNvPr id="679542628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819645199" name="Picture">
+                  <wp:docPr id="1928133341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819645199" name="Picture"/>
+                          <pic:cNvPr id="1928133341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488098991" name="Picture">
+                  <wp:docPr id="1107805469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488098991" name="Picture"/>
+                          <pic:cNvPr id="1107805469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431631346" name="Picture">
+                        <wp:docPr id="1892584051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431631346" name="Picture"/>
+                                <pic:cNvPr id="1892584051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181811344" name="Picture">
+                  <wp:docPr id="340701163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181811344" name="Picture"/>
+                          <pic:cNvPr id="340701163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135596024" name="Picture">
+                  <wp:docPr id="1053055023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135596024" name="Picture"/>
+                          <pic:cNvPr id="1053055023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824596250" name="Picture">
+                  <wp:docPr id="979222678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824596250" name="Picture"/>
+                          <pic:cNvPr id="979222678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773470817" name="Picture">
+                  <wp:docPr id="399456144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773470817" name="Picture"/>
+                          <pic:cNvPr id="399456144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156839766" name="Picture">
+                  <wp:docPr id="1922444836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156839766" name="Picture"/>
+                          <pic:cNvPr id="1922444836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880923618" name="Picture">
+                  <wp:docPr id="664073622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880923618" name="Picture"/>
+                          <pic:cNvPr id="664073622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="650587298" name="Picture">
+                        <wp:docPr id="1858822288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="650587298" name="Picture"/>
+                                <pic:cNvPr id="1858822288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66480457" name="Picture">
+                        <wp:docPr id="807243505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66480457" name="Picture"/>
+                                <pic:cNvPr id="807243505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474740649" name="Picture">
+                  <wp:docPr id="99067778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474740649" name="Picture"/>
+                          <pic:cNvPr id="99067778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747694222" name="Picture">
+                  <wp:docPr id="1826842623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747694222" name="Picture"/>
+                          <pic:cNvPr id="1826842623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290803048" name="Picture">
+                  <wp:docPr id="1318291861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290803048" name="Picture"/>
+                          <pic:cNvPr id="1318291861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589389808" name="Picture">
+                  <wp:docPr id="840764624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589389808" name="Picture"/>
+                          <pic:cNvPr id="840764624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538549242" name="Picture">
+                  <wp:docPr id="298573315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538549242" name="Picture"/>
+                          <pic:cNvPr id="298573315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001251771" name="Picture">
+                  <wp:docPr id="922084606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001251771" name="Picture"/>
+                          <pic:cNvPr id="922084606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="764434958" name="Picture">
+                        <wp:docPr id="1896869617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="764434958" name="Picture"/>
+                                <pic:cNvPr id="1896869617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037695548" name="Picture">
+                  <wp:docPr id="1749296698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037695548" name="Picture"/>
+                          <pic:cNvPr id="1749296698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281065809" name="Picture">
+                  <wp:docPr id="424375008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281065809" name="Picture"/>
+                          <pic:cNvPr id="424375008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35988211" name="Picture">
+                  <wp:docPr id="721871899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35988211" name="Picture"/>
+                          <pic:cNvPr id="721871899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922299225" name="Picture">
+                  <wp:docPr id="281395798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922299225" name="Picture"/>
+                          <pic:cNvPr id="281395798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578111736" name="Picture">
+                  <wp:docPr id="1397487044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578111736" name="Picture"/>
+                          <pic:cNvPr id="1397487044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042068415" name="Picture">
+                  <wp:docPr id="1718294304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042068415" name="Picture"/>
+                          <pic:cNvPr id="1718294304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1404991411" name="Picture">
+                        <wp:docPr id="157523800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1404991411" name="Picture"/>
+                                <pic:cNvPr id="157523800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641055462" name="Picture">
+                  <wp:docPr id="66855629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641055462" name="Picture"/>
+                          <pic:cNvPr id="66855629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098085504" name="Picture">
+                  <wp:docPr id="384890037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098085504" name="Picture"/>
+                          <pic:cNvPr id="384890037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709612802" name="Picture">
+                  <wp:docPr id="1541959803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709612802" name="Picture"/>
+                          <pic:cNvPr id="1541959803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681244443" name="Picture">
+                  <wp:docPr id="343015695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681244443" name="Picture"/>
+                          <pic:cNvPr id="343015695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143963153" name="Picture">
+                  <wp:docPr id="328436640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143963153" name="Picture"/>
+                          <pic:cNvPr id="328436640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487202824" name="Picture">
+                  <wp:docPr id="1592388681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487202824" name="Picture"/>
+                          <pic:cNvPr id="1592388681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117976974" name="Picture">
+                  <wp:docPr id="18380262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117976974" name="Picture"/>
+                          <pic:cNvPr id="18380262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285531539" name="Picture">
+                  <wp:docPr id="1035327543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285531539" name="Picture"/>
+                          <pic:cNvPr id="1035327543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23683153" name="Picture">
+                  <wp:docPr id="1102788327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23683153" name="Picture"/>
+                          <pic:cNvPr id="1102788327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>