--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277527464" name="Picture">
+                  <wp:docPr id="559840137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277527464" name="Picture"/>
+                          <pic:cNvPr id="559840137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374011557" name="Picture">
+                  <wp:docPr id="1358999368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374011557" name="Picture"/>
+                          <pic:cNvPr id="1358999368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833257521" name="Picture">
+                        <wp:docPr id="217934980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833257521" name="Picture"/>
+                                <pic:cNvPr id="217934980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341356927" name="Picture">
+                  <wp:docPr id="1411780670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341356927" name="Picture"/>
+                          <pic:cNvPr id="1411780670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592306135" name="Picture">
+                  <wp:docPr id="1601923248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592306135" name="Picture"/>
+                          <pic:cNvPr id="1601923248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697218283" name="Picture">
+                  <wp:docPr id="665766714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697218283" name="Picture"/>
+                          <pic:cNvPr id="665766714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306387619" name="Picture">
+                  <wp:docPr id="315198927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306387619" name="Picture"/>
+                          <pic:cNvPr id="315198927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958646870" name="Picture">
+                  <wp:docPr id="2048922609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958646870" name="Picture"/>
+                          <pic:cNvPr id="2048922609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255611289" name="Picture">
+                        <wp:docPr id="1570381987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255611289" name="Picture"/>
+                                <pic:cNvPr id="1570381987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98881468" name="Picture">
+                        <wp:docPr id="1863589483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98881468" name="Picture"/>
+                                <pic:cNvPr id="1863589483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1647307846" name="Picture">
+                        <wp:docPr id="1399266427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1647307846" name="Picture"/>
+                                <pic:cNvPr id="1399266427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423068782" name="Picture">
+                        <wp:docPr id="401703132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423068782" name="Picture"/>
+                                <pic:cNvPr id="401703132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491130644" name="Picture">
+                        <wp:docPr id="1786043112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491130644" name="Picture"/>
+                                <pic:cNvPr id="1786043112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1663106986" name="Picture">
+                        <wp:docPr id="748969706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1663106986" name="Picture"/>
+                                <pic:cNvPr id="748969706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="622021848" name="Picture">
+                        <wp:docPr id="1873813219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="622021848" name="Picture"/>
+                                <pic:cNvPr id="1873813219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1492939540" name="Picture">
+                        <wp:docPr id="176769666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1492939540" name="Picture"/>
+                                <pic:cNvPr id="176769666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497893498" name="Picture">
+                        <wp:docPr id="1481969450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497893498" name="Picture"/>
+                                <pic:cNvPr id="1481969450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2147013329" name="Picture">
+                        <wp:docPr id="492327808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2147013329" name="Picture"/>
+                                <pic:cNvPr id="492327808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="568886289" name="Picture">
+                        <wp:docPr id="1792182443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="568886289" name="Picture"/>
+                                <pic:cNvPr id="1792182443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852217183" name="Picture">
+                        <wp:docPr id="831392226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852217183" name="Picture"/>
+                                <pic:cNvPr id="831392226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325233883" name="Picture">
+                        <wp:docPr id="288499667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325233883" name="Picture"/>
+                                <pic:cNvPr id="288499667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722780497" name="Picture">
+                        <wp:docPr id="56294219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722780497" name="Picture"/>
+                                <pic:cNvPr id="56294219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1304994115" name="Picture">
+                        <wp:docPr id="1330156185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1304994115" name="Picture"/>
+                                <pic:cNvPr id="1330156185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910904732" name="Picture">
+                  <wp:docPr id="1089823793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910904732" name="Picture"/>
+                          <pic:cNvPr id="1089823793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105462809" name="Picture">
+                  <wp:docPr id="1810850590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105462809" name="Picture"/>
+                          <pic:cNvPr id="1810850590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815709610" name="Picture">
+                  <wp:docPr id="1949499753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815709610" name="Picture"/>
+                          <pic:cNvPr id="1949499753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103779967" name="Picture">
+                  <wp:docPr id="1194793621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103779967" name="Picture"/>
+                          <pic:cNvPr id="1194793621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030151441" name="Picture">
+                  <wp:docPr id="606375125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030151441" name="Picture"/>
+                          <pic:cNvPr id="606375125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235273695" name="Picture">
+                  <wp:docPr id="345645250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235273695" name="Picture"/>
+                          <pic:cNvPr id="345645250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="814745802" name="Picture">
+                        <wp:docPr id="844560486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="814745802" name="Picture"/>
+                                <pic:cNvPr id="844560486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185380044" name="Picture">
+                  <wp:docPr id="989470903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185380044" name="Picture"/>
+                          <pic:cNvPr id="989470903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947746118" name="Picture">
+                  <wp:docPr id="1703905259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947746118" name="Picture"/>
+                          <pic:cNvPr id="1703905259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157545815" name="Picture">
+                  <wp:docPr id="1621087988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157545815" name="Picture"/>
+                          <pic:cNvPr id="1621087988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011125322" name="Picture">
+                  <wp:docPr id="1317993623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011125322" name="Picture"/>
+                          <pic:cNvPr id="1317993623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903800341" name="Picture">
+                  <wp:docPr id="2145810590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903800341" name="Picture"/>
+                          <pic:cNvPr id="2145810590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74398515" name="Picture">
+                  <wp:docPr id="672906715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74398515" name="Picture"/>
+                          <pic:cNvPr id="672906715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002331416" name="Picture">
+                        <wp:docPr id="1885329460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002331416" name="Picture"/>
+                                <pic:cNvPr id="1885329460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732288006" name="Picture">
+                  <wp:docPr id="644045851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732288006" name="Picture"/>
+                          <pic:cNvPr id="644045851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079843290" name="Picture">
+                  <wp:docPr id="245486662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079843290" name="Picture"/>
+                          <pic:cNvPr id="245486662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486071587" name="Picture">
+                  <wp:docPr id="791551774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486071587" name="Picture"/>
+                          <pic:cNvPr id="791551774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334913481" name="Picture">
+                  <wp:docPr id="156809080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334913481" name="Picture"/>
+                          <pic:cNvPr id="156809080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817484881" name="Picture">
+                  <wp:docPr id="1639127771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817484881" name="Picture"/>
+                          <pic:cNvPr id="1639127771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462276790" name="Picture">
+                  <wp:docPr id="405926693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462276790" name="Picture"/>
+                          <pic:cNvPr id="405926693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794469312" name="Picture">
+                  <wp:docPr id="1135813993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794469312" name="Picture"/>
+                          <pic:cNvPr id="1135813993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516705509" name="Picture">
+                  <wp:docPr id="1418481377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516705509" name="Picture"/>
+                          <pic:cNvPr id="1418481377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311449922" name="Picture">
+                  <wp:docPr id="1595135949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311449922" name="Picture"/>
+                          <pic:cNvPr id="1595135949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56642915" name="Picture">
+                  <wp:docPr id="1701962622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56642915" name="Picture"/>
+                          <pic:cNvPr id="1701962622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531288582" name="Picture">
+                  <wp:docPr id="1213169184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531288582" name="Picture"/>
+                          <pic:cNvPr id="1213169184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347424148" name="Picture">
+                  <wp:docPr id="485215003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347424148" name="Picture"/>
+                          <pic:cNvPr id="485215003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1805120409" name="Picture">
+                        <wp:docPr id="839900899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1805120409" name="Picture"/>
+                                <pic:cNvPr id="839900899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429242522" name="Picture">
+                  <wp:docPr id="1887332522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429242522" name="Picture"/>
+                          <pic:cNvPr id="1887332522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209421450" name="Picture">
+                  <wp:docPr id="1866571429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209421450" name="Picture"/>
+                          <pic:cNvPr id="1866571429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042417526" name="Picture">
+                  <wp:docPr id="382439037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042417526" name="Picture"/>
+                          <pic:cNvPr id="382439037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18329276" name="Picture">
+                  <wp:docPr id="1471034633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18329276" name="Picture"/>
+                          <pic:cNvPr id="1471034633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340568669" name="Picture">
+                  <wp:docPr id="1866157652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340568669" name="Picture"/>
+                          <pic:cNvPr id="1866157652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956646202" name="Picture">
+                  <wp:docPr id="1442880492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956646202" name="Picture"/>
+                          <pic:cNvPr id="1442880492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="318186443" name="Picture">
+                        <wp:docPr id="680305243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="318186443" name="Picture"/>
+                                <pic:cNvPr id="680305243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581207437" name="Picture">
+                  <wp:docPr id="1264325755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581207437" name="Picture"/>
+                          <pic:cNvPr id="1264325755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027240105" name="Picture">
+                  <wp:docPr id="1521757151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027240105" name="Picture"/>
+                          <pic:cNvPr id="1521757151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331508685" name="Picture">
+                  <wp:docPr id="587109215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331508685" name="Picture"/>
+                          <pic:cNvPr id="587109215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44561,57 +44561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102738327" name="Picture">
+                  <wp:docPr id="794279194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102738327" name="Picture"/>
+                          <pic:cNvPr id="794279194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44632,57 +44632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473174415" name="Picture">
+                  <wp:docPr id="1422299644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473174415" name="Picture"/>
+                          <pic:cNvPr id="1422299644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45046,57 +45046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465015992" name="Picture">
+                  <wp:docPr id="41190480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465015992" name="Picture"/>
+                          <pic:cNvPr id="41190480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>