--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547624213" name="Picture">
+                  <wp:docPr id="1932003324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547624213" name="Picture"/>
+                          <pic:cNvPr id="1932003324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33710374" name="Picture">
+                  <wp:docPr id="1723922634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33710374" name="Picture"/>
+                          <pic:cNvPr id="1723922634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814187259" name="Picture">
+                        <wp:docPr id="111326407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814187259" name="Picture"/>
+                                <pic:cNvPr id="111326407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165992211" name="Picture">
+                  <wp:docPr id="1247501860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165992211" name="Picture"/>
+                          <pic:cNvPr id="1247501860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25343457" name="Picture">
+                  <wp:docPr id="1084698801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25343457" name="Picture"/>
+                          <pic:cNvPr id="1084698801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475551001" name="Picture">
+                  <wp:docPr id="1612532775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475551001" name="Picture"/>
+                          <pic:cNvPr id="1612532775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090034099" name="Picture">
+                  <wp:docPr id="1532459830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090034099" name="Picture"/>
+                          <pic:cNvPr id="1532459830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085708566" name="Picture">
+                  <wp:docPr id="213001553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085708566" name="Picture"/>
+                          <pic:cNvPr id="213001553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490730467" name="Picture">
+                        <wp:docPr id="1189635401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490730467" name="Picture"/>
+                                <pic:cNvPr id="1189635401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1288601418" name="Picture">
+                        <wp:docPr id="107387582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1288601418" name="Picture"/>
+                                <pic:cNvPr id="107387582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="381280554" name="Picture">
+                        <wp:docPr id="1466479116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="381280554" name="Picture"/>
+                                <pic:cNvPr id="1466479116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="541471260" name="Picture">
+                        <wp:docPr id="1527769685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="541471260" name="Picture"/>
+                                <pic:cNvPr id="1527769685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="721824330" name="Picture">
+                        <wp:docPr id="1264938109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="721824330" name="Picture"/>
+                                <pic:cNvPr id="1264938109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182340634" name="Picture">
+                        <wp:docPr id="873438861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182340634" name="Picture"/>
+                                <pic:cNvPr id="873438861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180856979" name="Picture">
+                        <wp:docPr id="1516146243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180856979" name="Picture"/>
+                                <pic:cNvPr id="1516146243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388260230" name="Picture">
+                        <wp:docPr id="440641970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388260230" name="Picture"/>
+                                <pic:cNvPr id="440641970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244404342" name="Picture">
+                        <wp:docPr id="941593377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244404342" name="Picture"/>
+                                <pic:cNvPr id="941593377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179479665" name="Picture">
+                        <wp:docPr id="1148900269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179479665" name="Picture"/>
+                                <pic:cNvPr id="1148900269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100120968" name="Picture">
+                        <wp:docPr id="1575276922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100120968" name="Picture"/>
+                                <pic:cNvPr id="1575276922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1648726433" name="Picture">
+                        <wp:docPr id="1243075988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1648726433" name="Picture"/>
+                                <pic:cNvPr id="1243075988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834681432" name="Picture">
+                        <wp:docPr id="667191518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834681432" name="Picture"/>
+                                <pic:cNvPr id="667191518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1632897562" name="Picture">
+                        <wp:docPr id="892767153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1632897562" name="Picture"/>
+                                <pic:cNvPr id="892767153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117461888" name="Picture">
+                        <wp:docPr id="1288112739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117461888" name="Picture"/>
+                                <pic:cNvPr id="1288112739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905750302" name="Picture">
+                  <wp:docPr id="683667054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905750302" name="Picture"/>
+                          <pic:cNvPr id="683667054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696461565" name="Picture">
+                  <wp:docPr id="2037449251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696461565" name="Picture"/>
+                          <pic:cNvPr id="2037449251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017231768" name="Picture">
+                  <wp:docPr id="1323956704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017231768" name="Picture"/>
+                          <pic:cNvPr id="1323956704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793571468" name="Picture">
+                  <wp:docPr id="445218189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793571468" name="Picture"/>
+                          <pic:cNvPr id="445218189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114496352" name="Picture">
+                  <wp:docPr id="1536026708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114496352" name="Picture"/>
+                          <pic:cNvPr id="1536026708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794681220" name="Picture">
+                  <wp:docPr id="1947284418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794681220" name="Picture"/>
+                          <pic:cNvPr id="1947284418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912317365" name="Picture">
+                        <wp:docPr id="724626796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912317365" name="Picture"/>
+                                <pic:cNvPr id="724626796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="752390645" name="Picture">
+                        <wp:docPr id="447098500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="752390645" name="Picture"/>
+                                <pic:cNvPr id="447098500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625964140" name="Picture">
+                  <wp:docPr id="729042261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625964140" name="Picture"/>
+                          <pic:cNvPr id="729042261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673470493" name="Picture">
+                  <wp:docPr id="929095146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673470493" name="Picture"/>
+                          <pic:cNvPr id="929095146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192958630" name="Picture">
+                  <wp:docPr id="479795084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192958630" name="Picture"/>
+                          <pic:cNvPr id="479795084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077412055" name="Picture">
+                  <wp:docPr id="202500699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077412055" name="Picture"/>
+                          <pic:cNvPr id="202500699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529753906" name="Picture">
+                  <wp:docPr id="858287312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529753906" name="Picture"/>
+                          <pic:cNvPr id="858287312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086292729" name="Picture">
+                  <wp:docPr id="52258641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086292729" name="Picture"/>
+                          <pic:cNvPr id="52258641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="187831601" name="Picture">
+                        <wp:docPr id="509775381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="187831601" name="Picture"/>
+                                <pic:cNvPr id="509775381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26097,57 +26097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933689060" name="Picture">
+                  <wp:docPr id="1982682471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933689060" name="Picture"/>
+                          <pic:cNvPr id="1982682471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26186,57 +26186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689281789" name="Picture">
+                  <wp:docPr id="1485329061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689281789" name="Picture"/>
+                          <pic:cNvPr id="1485329061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26830,57 +26830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688566532" name="Picture">
+                  <wp:docPr id="208636597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688566532" name="Picture"/>
+                          <pic:cNvPr id="208636597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639552151" name="Picture">
+                  <wp:docPr id="1259621935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639552151" name="Picture"/>
+                          <pic:cNvPr id="1259621935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27931,57 +27931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698454983" name="Picture">
+                  <wp:docPr id="453110987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698454983" name="Picture"/>
+                          <pic:cNvPr id="453110987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29308,57 +29308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446893" name="Picture">
+                  <wp:docPr id="1847006632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446893" name="Picture"/>
+                          <pic:cNvPr id="1847006632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30451,57 +30451,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1787674715" name="Picture">
+                        <wp:docPr id="1537752396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1787674715" name="Picture"/>
+                                <pic:cNvPr id="1537752396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31812,57 +31812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521762204" name="Picture">
+                  <wp:docPr id="222616004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521762204" name="Picture"/>
+                          <pic:cNvPr id="222616004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078921547" name="Picture">
+                  <wp:docPr id="1361352458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078921547" name="Picture"/>
+                          <pic:cNvPr id="1361352458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32545,57 +32545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091381682" name="Picture">
+                  <wp:docPr id="675819601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091381682" name="Picture"/>
+                          <pic:cNvPr id="675819601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664570050" name="Picture">
+                  <wp:docPr id="906647611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664570050" name="Picture"/>
+                          <pic:cNvPr id="906647611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33646,57 +33646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382225529" name="Picture">
+                  <wp:docPr id="1476119479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382225529" name="Picture"/>
+                          <pic:cNvPr id="1476119479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35023,57 +35023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392324476" name="Picture">
+                  <wp:docPr id="1334505568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392324476" name="Picture"/>
+                          <pic:cNvPr id="1334505568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36166,57 +36166,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890750737" name="Picture">
+                        <wp:docPr id="2136202800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890750737" name="Picture"/>
+                                <pic:cNvPr id="2136202800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443545901" name="Picture">
+                  <wp:docPr id="1412225467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443545901" name="Picture"/>
+                          <pic:cNvPr id="1412225467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37623,57 +37623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125584744" name="Picture">
+                  <wp:docPr id="904867664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125584744" name="Picture"/>
+                          <pic:cNvPr id="904867664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38255,57 +38255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262389884" name="Picture">
+                  <wp:docPr id="1134150095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262389884" name="Picture"/>
+                          <pic:cNvPr id="1134150095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39199,57 +39199,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079547049" name="Picture">
+                  <wp:docPr id="1747605805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079547049" name="Picture"/>
+                          <pic:cNvPr id="1747605805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39311,57 +39311,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75745971" name="Picture">
+                  <wp:docPr id="439579702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75745971" name="Picture"/>
+                          <pic:cNvPr id="439579702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40970,57 +40970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976293518" name="Picture">
+                  <wp:docPr id="655152798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976293518" name="Picture"/>
+                          <pic:cNvPr id="655152798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42149,57 +42149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35868237" name="Picture">
+                  <wp:docPr id="1187928347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35868237" name="Picture"/>
+                          <pic:cNvPr id="1187928347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42229,57 +42229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054232928" name="Picture">
+                  <wp:docPr id="456434726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054232928" name="Picture"/>
+                          <pic:cNvPr id="456434726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42717,57 +42717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069064701" name="Picture">
+                  <wp:docPr id="1226769362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069064701" name="Picture"/>
+                          <pic:cNvPr id="1226769362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>