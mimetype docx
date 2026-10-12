--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514714935" name="Picture">
+                  <wp:docPr id="146987618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514714935" name="Picture"/>
+                          <pic:cNvPr id="146987618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431551230" name="Picture">
+                  <wp:docPr id="180940869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431551230" name="Picture"/>
+                          <pic:cNvPr id="180940869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001018397" name="Picture">
+                        <wp:docPr id="1295385390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001018397" name="Picture"/>
+                                <pic:cNvPr id="1295385390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915680726" name="Picture">
+                  <wp:docPr id="1849760880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915680726" name="Picture"/>
+                          <pic:cNvPr id="1849760880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023991568" name="Picture">
+                  <wp:docPr id="229189327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023991568" name="Picture"/>
+                          <pic:cNvPr id="229189327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827525269" name="Picture">
+                  <wp:docPr id="1052123215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827525269" name="Picture"/>
+                          <pic:cNvPr id="1052123215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443825222" name="Picture">
+                  <wp:docPr id="270876476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443825222" name="Picture"/>
+                          <pic:cNvPr id="270876476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899036948" name="Picture">
+                  <wp:docPr id="1275734724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899036948" name="Picture"/>
+                          <pic:cNvPr id="1275734724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988963989" name="Picture">
+                        <wp:docPr id="540195025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988963989" name="Picture"/>
+                                <pic:cNvPr id="540195025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260304358" name="Picture">
+                        <wp:docPr id="906343187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260304358" name="Picture"/>
+                                <pic:cNvPr id="906343187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339228735" name="Picture">
+                        <wp:docPr id="618913761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339228735" name="Picture"/>
+                                <pic:cNvPr id="618913761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034953559" name="Picture">
+                        <wp:docPr id="613416425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034953559" name="Picture"/>
+                                <pic:cNvPr id="613416425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322873983" name="Picture">
+                        <wp:docPr id="1465177889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322873983" name="Picture"/>
+                                <pic:cNvPr id="1465177889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027304593" name="Picture">
+                        <wp:docPr id="1181791966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027304593" name="Picture"/>
+                                <pic:cNvPr id="1181791966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="352340113" name="Picture">
+                        <wp:docPr id="125098516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="352340113" name="Picture"/>
+                                <pic:cNvPr id="125098516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910271236" name="Picture">
+                        <wp:docPr id="1212988574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910271236" name="Picture"/>
+                                <pic:cNvPr id="1212988574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608574937" name="Picture">
+                        <wp:docPr id="2038286631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608574937" name="Picture"/>
+                                <pic:cNvPr id="2038286631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="378218953" name="Picture">
+                        <wp:docPr id="2106924896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="378218953" name="Picture"/>
+                                <pic:cNvPr id="2106924896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981866671" name="Picture">
+                        <wp:docPr id="1836784377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981866671" name="Picture"/>
+                                <pic:cNvPr id="1836784377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="141553745" name="Picture">
+                        <wp:docPr id="1903782974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="141553745" name="Picture"/>
+                                <pic:cNvPr id="1903782974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968966584" name="Picture">
+                        <wp:docPr id="261003790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968966584" name="Picture"/>
+                                <pic:cNvPr id="261003790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537574783" name="Picture">
+                        <wp:docPr id="1546911313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537574783" name="Picture"/>
+                                <pic:cNvPr id="1546911313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844875554" name="Picture">
+                        <wp:docPr id="1306724243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844875554" name="Picture"/>
+                                <pic:cNvPr id="1306724243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671996556" name="Picture">
+                  <wp:docPr id="1691122224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671996556" name="Picture"/>
+                          <pic:cNvPr id="1691122224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815432719" name="Picture">
+                  <wp:docPr id="1137368158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815432719" name="Picture"/>
+                          <pic:cNvPr id="1137368158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305103572" name="Picture">
+                  <wp:docPr id="1251022985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305103572" name="Picture"/>
+                          <pic:cNvPr id="1251022985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684198397" name="Picture">
+                  <wp:docPr id="1619400682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684198397" name="Picture"/>
+                          <pic:cNvPr id="1619400682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204701348" name="Picture">
+                  <wp:docPr id="1809004068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204701348" name="Picture"/>
+                          <pic:cNvPr id="1809004068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9583872" name="Picture">
+                  <wp:docPr id="883772408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9583872" name="Picture"/>
+                          <pic:cNvPr id="883772408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1545043871" name="Picture">
+                        <wp:docPr id="1787372701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1545043871" name="Picture"/>
+                                <pic:cNvPr id="1787372701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390873255" name="Picture">
+                  <wp:docPr id="1474877554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390873255" name="Picture"/>
+                          <pic:cNvPr id="1474877554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136456972" name="Picture">
+                  <wp:docPr id="913174129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136456972" name="Picture"/>
+                          <pic:cNvPr id="913174129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607162723" name="Picture">
+                  <wp:docPr id="358849005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607162723" name="Picture"/>
+                          <pic:cNvPr id="358849005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206572659" name="Picture">
+                  <wp:docPr id="1574192491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206572659" name="Picture"/>
+                          <pic:cNvPr id="1574192491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255004526" name="Picture">
+                  <wp:docPr id="1004278350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255004526" name="Picture"/>
+                          <pic:cNvPr id="1004278350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043632188" name="Picture">
+                  <wp:docPr id="1804661773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043632188" name="Picture"/>
+                          <pic:cNvPr id="1804661773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693517959" name="Picture">
+                        <wp:docPr id="530431897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693517959" name="Picture"/>
+                                <pic:cNvPr id="530431897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128527701" name="Picture">
+                  <wp:docPr id="1933639931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128527701" name="Picture"/>
+                          <pic:cNvPr id="1933639931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642121104" name="Picture">
+                  <wp:docPr id="284276136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642121104" name="Picture"/>
+                          <pic:cNvPr id="284276136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153698289" name="Picture">
+                  <wp:docPr id="693450603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153698289" name="Picture"/>
+                          <pic:cNvPr id="693450603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166835539" name="Picture">
+                  <wp:docPr id="1465758284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166835539" name="Picture"/>
+                          <pic:cNvPr id="1465758284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022842975" name="Picture">
+                  <wp:docPr id="1593513289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022842975" name="Picture"/>
+                          <pic:cNvPr id="1593513289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="542982058" name="Picture">
+                  <wp:docPr id="451966008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="542982058" name="Picture"/>
+                          <pic:cNvPr id="451966008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="111554512" name="Picture">
+                        <wp:docPr id="603331831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="111554512" name="Picture"/>
+                                <pic:cNvPr id="603331831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330639041" name="Picture">
+                  <wp:docPr id="985591045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330639041" name="Picture"/>
+                          <pic:cNvPr id="985591045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469809976" name="Picture">
+                  <wp:docPr id="501611995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469809976" name="Picture"/>
+                          <pic:cNvPr id="501611995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473137587" name="Picture">
+                  <wp:docPr id="948495247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473137587" name="Picture"/>
+                          <pic:cNvPr id="948495247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98007357" name="Picture">
+                  <wp:docPr id="1388206173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98007357" name="Picture"/>
+                          <pic:cNvPr id="1388206173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44834391" name="Picture">
+                  <wp:docPr id="429430575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44834391" name="Picture"/>
+                          <pic:cNvPr id="429430575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164045201" name="Picture">
+                  <wp:docPr id="90895652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164045201" name="Picture"/>
+                          <pic:cNvPr id="90895652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642338168" name="Picture">
+                        <wp:docPr id="1456719138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642338168" name="Picture"/>
+                                <pic:cNvPr id="1456719138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722687414" name="Picture">
+                  <wp:docPr id="79878409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722687414" name="Picture"/>
+                          <pic:cNvPr id="79878409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683961971" name="Picture">
+                  <wp:docPr id="1843914427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683961971" name="Picture"/>
+                          <pic:cNvPr id="1843914427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956101807" name="Picture">
+                  <wp:docPr id="1506168158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956101807" name="Picture"/>
+                          <pic:cNvPr id="1506168158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622867441" name="Picture">
+                  <wp:docPr id="136399156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622867441" name="Picture"/>
+                          <pic:cNvPr id="136399156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673061689" name="Picture">
+                  <wp:docPr id="1071815133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673061689" name="Picture"/>
+                          <pic:cNvPr id="1071815133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291358036" name="Picture">
+                  <wp:docPr id="1405103932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291358036" name="Picture"/>
+                          <pic:cNvPr id="1405103932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350716449" name="Picture">
+                  <wp:docPr id="2017949928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350716449" name="Picture"/>
+                          <pic:cNvPr id="2017949928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787873229" name="Picture">
+                  <wp:docPr id="88997875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787873229" name="Picture"/>
+                          <pic:cNvPr id="88997875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569334594" name="Picture">
+                  <wp:docPr id="971542954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569334594" name="Picture"/>
+                          <pic:cNvPr id="971542954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>