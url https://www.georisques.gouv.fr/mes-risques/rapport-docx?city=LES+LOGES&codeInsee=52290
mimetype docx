--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146987618" name="Picture">
+                  <wp:docPr id="1465483454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146987618" name="Picture"/>
+                          <pic:cNvPr id="1465483454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180940869" name="Picture">
+                  <wp:docPr id="1983544302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180940869" name="Picture"/>
+                          <pic:cNvPr id="1983544302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295385390" name="Picture">
+                        <wp:docPr id="1557064028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295385390" name="Picture"/>
+                                <pic:cNvPr id="1557064028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849760880" name="Picture">
+                  <wp:docPr id="368917609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849760880" name="Picture"/>
+                          <pic:cNvPr id="368917609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229189327" name="Picture">
+                  <wp:docPr id="1691739265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229189327" name="Picture"/>
+                          <pic:cNvPr id="1691739265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052123215" name="Picture">
+                  <wp:docPr id="245162216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052123215" name="Picture"/>
+                          <pic:cNvPr id="245162216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270876476" name="Picture">
+                  <wp:docPr id="1523122526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270876476" name="Picture"/>
+                          <pic:cNvPr id="1523122526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275734724" name="Picture">
+                  <wp:docPr id="1843027619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275734724" name="Picture"/>
+                          <pic:cNvPr id="1843027619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540195025" name="Picture">
+                        <wp:docPr id="1820411320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540195025" name="Picture"/>
+                                <pic:cNvPr id="1820411320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906343187" name="Picture">
+                        <wp:docPr id="980418604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906343187" name="Picture"/>
+                                <pic:cNvPr id="980418604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618913761" name="Picture">
+                        <wp:docPr id="65159325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618913761" name="Picture"/>
+                                <pic:cNvPr id="65159325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="613416425" name="Picture">
+                        <wp:docPr id="972942433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="613416425" name="Picture"/>
+                                <pic:cNvPr id="972942433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465177889" name="Picture">
+                        <wp:docPr id="229071572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465177889" name="Picture"/>
+                                <pic:cNvPr id="229071572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1181791966" name="Picture">
+                        <wp:docPr id="338890235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1181791966" name="Picture"/>
+                                <pic:cNvPr id="338890235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125098516" name="Picture">
+                        <wp:docPr id="948825215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125098516" name="Picture"/>
+                                <pic:cNvPr id="948825215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212988574" name="Picture">
+                        <wp:docPr id="29761748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212988574" name="Picture"/>
+                                <pic:cNvPr id="29761748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2038286631" name="Picture">
+                        <wp:docPr id="453249740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2038286631" name="Picture"/>
+                                <pic:cNvPr id="453249740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106924896" name="Picture">
+                        <wp:docPr id="1963277402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106924896" name="Picture"/>
+                                <pic:cNvPr id="1963277402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836784377" name="Picture">
+                        <wp:docPr id="2017061989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836784377" name="Picture"/>
+                                <pic:cNvPr id="2017061989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903782974" name="Picture">
+                        <wp:docPr id="955341297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903782974" name="Picture"/>
+                                <pic:cNvPr id="955341297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261003790" name="Picture">
+                        <wp:docPr id="597800806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261003790" name="Picture"/>
+                                <pic:cNvPr id="597800806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546911313" name="Picture">
+                        <wp:docPr id="440055942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546911313" name="Picture"/>
+                                <pic:cNvPr id="440055942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306724243" name="Picture">
+                        <wp:docPr id="1691311225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306724243" name="Picture"/>
+                                <pic:cNvPr id="1691311225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691122224" name="Picture">
+                  <wp:docPr id="56632372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691122224" name="Picture"/>
+                          <pic:cNvPr id="56632372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137368158" name="Picture">
+                  <wp:docPr id="2108097154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137368158" name="Picture"/>
+                          <pic:cNvPr id="2108097154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251022985" name="Picture">
+                  <wp:docPr id="1269456511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251022985" name="Picture"/>
+                          <pic:cNvPr id="1269456511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619400682" name="Picture">
+                  <wp:docPr id="1402494996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619400682" name="Picture"/>
+                          <pic:cNvPr id="1402494996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809004068" name="Picture">
+                  <wp:docPr id="1430384541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809004068" name="Picture"/>
+                          <pic:cNvPr id="1430384541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883772408" name="Picture">
+                  <wp:docPr id="449872832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883772408" name="Picture"/>
+                          <pic:cNvPr id="449872832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1787372701" name="Picture">
+                        <wp:docPr id="1880353004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1787372701" name="Picture"/>
+                                <pic:cNvPr id="1880353004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474877554" name="Picture">
+                  <wp:docPr id="1822643946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474877554" name="Picture"/>
+                          <pic:cNvPr id="1822643946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913174129" name="Picture">
+                  <wp:docPr id="928565117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913174129" name="Picture"/>
+                          <pic:cNvPr id="928565117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358849005" name="Picture">
+                  <wp:docPr id="1482890738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358849005" name="Picture"/>
+                          <pic:cNvPr id="1482890738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574192491" name="Picture">
+                  <wp:docPr id="1193833498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574192491" name="Picture"/>
+                          <pic:cNvPr id="1193833498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004278350" name="Picture">
+                  <wp:docPr id="542051674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004278350" name="Picture"/>
+                          <pic:cNvPr id="542051674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804661773" name="Picture">
+                  <wp:docPr id="1219235838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804661773" name="Picture"/>
+                          <pic:cNvPr id="1219235838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530431897" name="Picture">
+                        <wp:docPr id="886752854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530431897" name="Picture"/>
+                                <pic:cNvPr id="886752854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933639931" name="Picture">
+                  <wp:docPr id="480373964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933639931" name="Picture"/>
+                          <pic:cNvPr id="480373964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284276136" name="Picture">
+                  <wp:docPr id="8013820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284276136" name="Picture"/>
+                          <pic:cNvPr id="8013820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693450603" name="Picture">
+                  <wp:docPr id="1370842480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693450603" name="Picture"/>
+                          <pic:cNvPr id="1370842480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465758284" name="Picture">
+                  <wp:docPr id="1147198313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465758284" name="Picture"/>
+                          <pic:cNvPr id="1147198313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593513289" name="Picture">
+                  <wp:docPr id="1611105272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593513289" name="Picture"/>
+                          <pic:cNvPr id="1611105272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451966008" name="Picture">
+                  <wp:docPr id="1425684459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451966008" name="Picture"/>
+                          <pic:cNvPr id="1425684459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603331831" name="Picture">
+                        <wp:docPr id="1188807966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603331831" name="Picture"/>
+                                <pic:cNvPr id="1188807966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985591045" name="Picture">
+                  <wp:docPr id="1125906241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985591045" name="Picture"/>
+                          <pic:cNvPr id="1125906241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501611995" name="Picture">
+                  <wp:docPr id="946399731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501611995" name="Picture"/>
+                          <pic:cNvPr id="946399731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948495247" name="Picture">
+                  <wp:docPr id="458722413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948495247" name="Picture"/>
+                          <pic:cNvPr id="458722413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388206173" name="Picture">
+                  <wp:docPr id="652139241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388206173" name="Picture"/>
+                          <pic:cNvPr id="652139241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429430575" name="Picture">
+                  <wp:docPr id="146370938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429430575" name="Picture"/>
+                          <pic:cNvPr id="146370938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90895652" name="Picture">
+                  <wp:docPr id="1260301852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90895652" name="Picture"/>
+                          <pic:cNvPr id="1260301852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456719138" name="Picture">
+                        <wp:docPr id="1001918311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456719138" name="Picture"/>
+                                <pic:cNvPr id="1001918311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79878409" name="Picture">
+                  <wp:docPr id="99100738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79878409" name="Picture"/>
+                          <pic:cNvPr id="99100738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843914427" name="Picture">
+                  <wp:docPr id="1951622751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843914427" name="Picture"/>
+                          <pic:cNvPr id="1951622751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506168158" name="Picture">
+                  <wp:docPr id="1702732103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506168158" name="Picture"/>
+                          <pic:cNvPr id="1702732103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136399156" name="Picture">
+                  <wp:docPr id="157733502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136399156" name="Picture"/>
+                          <pic:cNvPr id="157733502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071815133" name="Picture">
+                  <wp:docPr id="2059577225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071815133" name="Picture"/>
+                          <pic:cNvPr id="2059577225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405103932" name="Picture">
+                  <wp:docPr id="893540707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405103932" name="Picture"/>
+                          <pic:cNvPr id="893540707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017949928" name="Picture">
+                  <wp:docPr id="1523801773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017949928" name="Picture"/>
+                          <pic:cNvPr id="1523801773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88997875" name="Picture">
+                  <wp:docPr id="1545676397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88997875" name="Picture"/>
+                          <pic:cNvPr id="1545676397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971542954" name="Picture">
+                  <wp:docPr id="1203438733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971542954" name="Picture"/>
+                          <pic:cNvPr id="1203438733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>