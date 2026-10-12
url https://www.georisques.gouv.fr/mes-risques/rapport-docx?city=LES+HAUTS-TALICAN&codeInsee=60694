--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410918571" name="Picture">
+                  <wp:docPr id="18369169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410918571" name="Picture"/>
+                          <pic:cNvPr id="18369169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32483708" name="Picture">
+                  <wp:docPr id="1563567733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32483708" name="Picture"/>
+                          <pic:cNvPr id="1563567733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1349614137" name="Picture">
+                        <wp:docPr id="1402914708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1349614137" name="Picture"/>
+                                <pic:cNvPr id="1402914708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002017977" name="Picture">
+                  <wp:docPr id="1435167055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002017977" name="Picture"/>
+                          <pic:cNvPr id="1435167055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099413058" name="Picture">
+                  <wp:docPr id="1099849562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099413058" name="Picture"/>
+                          <pic:cNvPr id="1099849562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140302609" name="Picture">
+                  <wp:docPr id="2138891091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140302609" name="Picture"/>
+                          <pic:cNvPr id="2138891091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527438359" name="Picture">
+                  <wp:docPr id="719331968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527438359" name="Picture"/>
+                          <pic:cNvPr id="719331968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445657256" name="Picture">
+                  <wp:docPr id="1563683133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445657256" name="Picture"/>
+                          <pic:cNvPr id="1563683133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089713847" name="Picture">
+                        <wp:docPr id="226051573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089713847" name="Picture"/>
+                                <pic:cNvPr id="226051573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1958653857" name="Picture">
+                        <wp:docPr id="254849987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1958653857" name="Picture"/>
+                                <pic:cNvPr id="254849987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009638593" name="Picture">
+                        <wp:docPr id="1491098606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009638593" name="Picture"/>
+                                <pic:cNvPr id="1491098606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57807377" name="Picture">
+                        <wp:docPr id="2067282859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57807377" name="Picture"/>
+                                <pic:cNvPr id="2067282859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571118139" name="Picture">
+                        <wp:docPr id="636336445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571118139" name="Picture"/>
+                                <pic:cNvPr id="636336445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489083552" name="Picture">
+                        <wp:docPr id="751844007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489083552" name="Picture"/>
+                                <pic:cNvPr id="751844007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773801734" name="Picture">
+                        <wp:docPr id="33055748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773801734" name="Picture"/>
+                                <pic:cNvPr id="33055748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143720618" name="Picture">
+                        <wp:docPr id="376559448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143720618" name="Picture"/>
+                                <pic:cNvPr id="376559448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85324309" name="Picture">
+                        <wp:docPr id="319589826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85324309" name="Picture"/>
+                                <pic:cNvPr id="319589826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10204,57 +10204,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1657094553" name="Picture">
+                        <wp:docPr id="975292540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1657094553" name="Picture"/>
+                                <pic:cNvPr id="975292540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10551,57 +10551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705172113" name="Picture">
+                        <wp:docPr id="429986408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705172113" name="Picture"/>
+                                <pic:cNvPr id="429986408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10998,57 +10998,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649295786" name="Picture">
+                        <wp:docPr id="1475319368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649295786" name="Picture"/>
+                                <pic:cNvPr id="1475319368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11862,57 +11862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484460492" name="Picture">
+                  <wp:docPr id="931057926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484460492" name="Picture"/>
+                          <pic:cNvPr id="931057926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11951,57 +11951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019092956" name="Picture">
+                  <wp:docPr id="1243237383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019092956" name="Picture"/>
+                          <pic:cNvPr id="1243237383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12595,57 +12595,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687985516" name="Picture">
+                  <wp:docPr id="156216725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687985516" name="Picture"/>
+                          <pic:cNvPr id="156216725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13823,57 +13823,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034696585" name="Picture">
+                  <wp:docPr id="424006029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034696585" name="Picture"/>
+                          <pic:cNvPr id="424006029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13926,57 +13926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377960342" name="Picture">
+                  <wp:docPr id="1148345544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377960342" name="Picture"/>
+                          <pic:cNvPr id="1148345544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15305,57 +15305,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428805630" name="Picture">
+                  <wp:docPr id="786625514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428805630" name="Picture"/>
+                          <pic:cNvPr id="786625514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16430,57 +16430,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054539003" name="Picture">
+                        <wp:docPr id="1158377590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054539003" name="Picture"/>
+                                <pic:cNvPr id="1158377590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17783,57 +17783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212786069" name="Picture">
+                  <wp:docPr id="1520726049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212786069" name="Picture"/>
+                          <pic:cNvPr id="1520726049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17872,57 +17872,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372887027" name="Picture">
+                  <wp:docPr id="677458623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372887027" name="Picture"/>
+                          <pic:cNvPr id="677458623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18516,57 +18516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947950614" name="Picture">
+                  <wp:docPr id="913796869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947950614" name="Picture"/>
+                          <pic:cNvPr id="913796869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19514,57 +19514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923311667" name="Picture">
+                  <wp:docPr id="1380654117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923311667" name="Picture"/>
+                          <pic:cNvPr id="1380654117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19617,57 +19617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301909819" name="Picture">
+                  <wp:docPr id="1467032960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301909819" name="Picture"/>
+                          <pic:cNvPr id="1467032960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20998,57 +20998,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342711074" name="Picture">
+                  <wp:docPr id="1112548840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342711074" name="Picture"/>
+                          <pic:cNvPr id="1112548840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22141,57 +22141,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327616314" name="Picture">
+                        <wp:docPr id="1357987682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327616314" name="Picture"/>
+                                <pic:cNvPr id="1357987682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23530,57 +23530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842211363" name="Picture">
+                  <wp:docPr id="332214257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842211363" name="Picture"/>
+                          <pic:cNvPr id="332214257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23619,57 +23619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690215176" name="Picture">
+                  <wp:docPr id="1420074386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690215176" name="Picture"/>
+                          <pic:cNvPr id="1420074386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24263,57 +24263,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508777941" name="Picture">
+                  <wp:docPr id="293821217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508777941" name="Picture"/>
+                          <pic:cNvPr id="293821217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25261,57 +25261,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648774241" name="Picture">
+                  <wp:docPr id="42505492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648774241" name="Picture"/>
+                          <pic:cNvPr id="42505492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25364,57 +25364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531137579" name="Picture">
+                  <wp:docPr id="1891245133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531137579" name="Picture"/>
+                          <pic:cNvPr id="1891245133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400868354" name="Picture">
+                  <wp:docPr id="513147373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400868354" name="Picture"/>
+                          <pic:cNvPr id="513147373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27884,57 +27884,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441489733" name="Picture">
+                        <wp:docPr id="1688018536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441489733" name="Picture"/>
+                                <pic:cNvPr id="1688018536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29224,57 +29224,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258164029" name="Picture">
+                  <wp:docPr id="289097227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258164029" name="Picture"/>
+                          <pic:cNvPr id="289097227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29313,57 +29313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140964460" name="Picture">
+                  <wp:docPr id="500790298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140964460" name="Picture"/>
+                          <pic:cNvPr id="500790298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29945,57 +29945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396828875" name="Picture">
+                  <wp:docPr id="16630980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396828875" name="Picture"/>
+                          <pic:cNvPr id="16630980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30889,57 +30889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029245102" name="Picture">
+                  <wp:docPr id="2145421992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029245102" name="Picture"/>
+                          <pic:cNvPr id="2145421992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31001,57 +31001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953973081" name="Picture">
+                  <wp:docPr id="560867085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953973081" name="Picture"/>
+                          <pic:cNvPr id="560867085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32660,57 +32660,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631961330" name="Picture">
+                  <wp:docPr id="771537960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631961330" name="Picture"/>
+                          <pic:cNvPr id="771537960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33839,57 +33839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016784539" name="Picture">
+                  <wp:docPr id="66875502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016784539" name="Picture"/>
+                          <pic:cNvPr id="66875502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33919,57 +33919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566778492" name="Picture">
+                  <wp:docPr id="1651903776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566778492" name="Picture"/>
+                          <pic:cNvPr id="1651903776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34407,57 +34407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895627203" name="Picture">
+                  <wp:docPr id="1691646163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895627203" name="Picture"/>
+                          <pic:cNvPr id="1691646163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>