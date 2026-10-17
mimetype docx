--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276385006" name="Picture">
+                  <wp:docPr id="264319006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276385006" name="Picture"/>
+                          <pic:cNvPr id="264319006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818729128" name="Picture">
+                  <wp:docPr id="266463372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818729128" name="Picture"/>
+                          <pic:cNvPr id="266463372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="31613174" name="Picture">
+                        <wp:docPr id="1112946009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="31613174" name="Picture"/>
+                                <pic:cNvPr id="1112946009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444017458" name="Picture">
+                  <wp:docPr id="482467038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444017458" name="Picture"/>
+                          <pic:cNvPr id="482467038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180719515" name="Picture">
+                  <wp:docPr id="1541906721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180719515" name="Picture"/>
+                          <pic:cNvPr id="1541906721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699624022" name="Picture">
+                  <wp:docPr id="787167541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699624022" name="Picture"/>
+                          <pic:cNvPr id="787167541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154106426" name="Picture">
+                  <wp:docPr id="1078515650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154106426" name="Picture"/>
+                          <pic:cNvPr id="1078515650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093842525" name="Picture">
+                  <wp:docPr id="952647402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093842525" name="Picture"/>
+                          <pic:cNvPr id="952647402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300103098" name="Picture">
+                        <wp:docPr id="344859491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300103098" name="Picture"/>
+                                <pic:cNvPr id="344859491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1548286663" name="Picture">
+                        <wp:docPr id="1378778660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1548286663" name="Picture"/>
+                                <pic:cNvPr id="1378778660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155628727" name="Picture">
+                        <wp:docPr id="1954613513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155628727" name="Picture"/>
+                                <pic:cNvPr id="1954613513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1812198625" name="Picture">
+                        <wp:docPr id="1865153672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1812198625" name="Picture"/>
+                                <pic:cNvPr id="1865153672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842161591" name="Picture">
+                        <wp:docPr id="576563642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842161591" name="Picture"/>
+                                <pic:cNvPr id="576563642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503268403" name="Picture">
+                        <wp:docPr id="893691753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503268403" name="Picture"/>
+                                <pic:cNvPr id="893691753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419396980" name="Picture">
+                        <wp:docPr id="576051900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419396980" name="Picture"/>
+                                <pic:cNvPr id="576051900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1615507946" name="Picture">
+                        <wp:docPr id="855690274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1615507946" name="Picture"/>
+                                <pic:cNvPr id="855690274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784949353" name="Picture">
+                        <wp:docPr id="1661194929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784949353" name="Picture"/>
+                                <pic:cNvPr id="1661194929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837779535" name="Picture">
+                        <wp:docPr id="2060495746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837779535" name="Picture"/>
+                                <pic:cNvPr id="2060495746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="86423926" name="Picture">
+                        <wp:docPr id="1837470201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="86423926" name="Picture"/>
+                                <pic:cNvPr id="1837470201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="883071454" name="Picture">
+                        <wp:docPr id="1636364410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="883071454" name="Picture"/>
+                                <pic:cNvPr id="1636364410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728841765" name="Picture">
+                        <wp:docPr id="1212787191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728841765" name="Picture"/>
+                                <pic:cNvPr id="1212787191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112425063" name="Picture">
+                        <wp:docPr id="495914717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112425063" name="Picture"/>
+                                <pic:cNvPr id="495914717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1252154045" name="Picture">
+                        <wp:docPr id="730391122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1252154045" name="Picture"/>
+                                <pic:cNvPr id="730391122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694390628" name="Picture">
+                  <wp:docPr id="2042908156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694390628" name="Picture"/>
+                          <pic:cNvPr id="2042908156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608006846" name="Picture">
+                  <wp:docPr id="180347542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608006846" name="Picture"/>
+                          <pic:cNvPr id="180347542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151326402" name="Picture">
+                  <wp:docPr id="655068226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151326402" name="Picture"/>
+                          <pic:cNvPr id="655068226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347872168" name="Picture">
+                  <wp:docPr id="293612129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347872168" name="Picture"/>
+                          <pic:cNvPr id="293612129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311084740" name="Picture">
+                  <wp:docPr id="1848862396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311084740" name="Picture"/>
+                          <pic:cNvPr id="1848862396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352328255" name="Picture">
+                  <wp:docPr id="1337760010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352328255" name="Picture"/>
+                          <pic:cNvPr id="1337760010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924443885" name="Picture">
+                        <wp:docPr id="946625188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924443885" name="Picture"/>
+                                <pic:cNvPr id="946625188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187263516" name="Picture">
+                  <wp:docPr id="1857887313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187263516" name="Picture"/>
+                          <pic:cNvPr id="1857887313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717887073" name="Picture">
+                  <wp:docPr id="1885873282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717887073" name="Picture"/>
+                          <pic:cNvPr id="1885873282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829487494" name="Picture">
+                  <wp:docPr id="713812305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829487494" name="Picture"/>
+                          <pic:cNvPr id="713812305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252045391" name="Picture">
+                  <wp:docPr id="1899943273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252045391" name="Picture"/>
+                          <pic:cNvPr id="1899943273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035347435" name="Picture">
+                  <wp:docPr id="2036012131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035347435" name="Picture"/>
+                          <pic:cNvPr id="2036012131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923538152" name="Picture">
+                  <wp:docPr id="1180253211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923538152" name="Picture"/>
+                          <pic:cNvPr id="1180253211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281485436" name="Picture">
+                        <wp:docPr id="727246715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281485436" name="Picture"/>
+                                <pic:cNvPr id="727246715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378035823" name="Picture">
+                  <wp:docPr id="384233537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378035823" name="Picture"/>
+                          <pic:cNvPr id="384233537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565046447" name="Picture">
+                  <wp:docPr id="364406860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565046447" name="Picture"/>
+                          <pic:cNvPr id="364406860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181417720" name="Picture">
+                  <wp:docPr id="1908959552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181417720" name="Picture"/>
+                          <pic:cNvPr id="1908959552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446409206" name="Picture">
+                  <wp:docPr id="100987481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446409206" name="Picture"/>
+                          <pic:cNvPr id="100987481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102150654" name="Picture">
+                  <wp:docPr id="2117555250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102150654" name="Picture"/>
+                          <pic:cNvPr id="2117555250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375659754" name="Picture">
+                  <wp:docPr id="275258598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375659754" name="Picture"/>
+                          <pic:cNvPr id="275258598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="872751390" name="Picture">
+                        <wp:docPr id="86492065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="872751390" name="Picture"/>
+                                <pic:cNvPr id="86492065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631578073" name="Picture">
+                  <wp:docPr id="2129849524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631578073" name="Picture"/>
+                          <pic:cNvPr id="2129849524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552058893" name="Picture">
+                  <wp:docPr id="1749719012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552058893" name="Picture"/>
+                          <pic:cNvPr id="1749719012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031211230" name="Picture">
+                  <wp:docPr id="1405840263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031211230" name="Picture"/>
+                          <pic:cNvPr id="1405840263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043248877" name="Picture">
+                  <wp:docPr id="1626960087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043248877" name="Picture"/>
+                          <pic:cNvPr id="1626960087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739636849" name="Picture">
+                  <wp:docPr id="1546661531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739636849" name="Picture"/>
+                          <pic:cNvPr id="1546661531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644434849" name="Picture">
+                  <wp:docPr id="1412428233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644434849" name="Picture"/>
+                          <pic:cNvPr id="1412428233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916473727" name="Picture">
+                  <wp:docPr id="976498175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916473727" name="Picture"/>
+                          <pic:cNvPr id="976498175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191154162" name="Picture">
+                  <wp:docPr id="1219339732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191154162" name="Picture"/>
+                          <pic:cNvPr id="1219339732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592741668" name="Picture">
+                  <wp:docPr id="685034013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592741668" name="Picture"/>
+                          <pic:cNvPr id="685034013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384524031" name="Picture">
+                        <wp:docPr id="713612565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384524031" name="Picture"/>
+                                <pic:cNvPr id="713612565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442642478" name="Picture">
+                  <wp:docPr id="612531835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442642478" name="Picture"/>
+                          <pic:cNvPr id="612531835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336670399" name="Picture">
+                  <wp:docPr id="992063428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336670399" name="Picture"/>
+                          <pic:cNvPr id="992063428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067734134" name="Picture">
+                  <wp:docPr id="519134537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067734134" name="Picture"/>
+                          <pic:cNvPr id="519134537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230983433" name="Picture">
+                  <wp:docPr id="2145851216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230983433" name="Picture"/>
+                          <pic:cNvPr id="2145851216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241018646" name="Picture">
+                  <wp:docPr id="179583049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241018646" name="Picture"/>
+                          <pic:cNvPr id="179583049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054303152" name="Picture">
+                  <wp:docPr id="349591619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054303152" name="Picture"/>
+                          <pic:cNvPr id="349591619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687402313" name="Picture">
+                        <wp:docPr id="1975805023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687402313" name="Picture"/>
+                                <pic:cNvPr id="1975805023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767017221" name="Picture">
+                  <wp:docPr id="1408642788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767017221" name="Picture"/>
+                          <pic:cNvPr id="1408642788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013329558" name="Picture">
+                  <wp:docPr id="922686518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013329558" name="Picture"/>
+                          <pic:cNvPr id="922686518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278965640" name="Picture">
+                  <wp:docPr id="1026743451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278965640" name="Picture"/>
+                          <pic:cNvPr id="1026743451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>