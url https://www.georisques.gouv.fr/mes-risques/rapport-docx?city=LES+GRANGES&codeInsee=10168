--- v1 (2026-10-17)
+++ v2 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264319006" name="Picture">
+                  <wp:docPr id="406065602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264319006" name="Picture"/>
+                          <pic:cNvPr id="406065602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266463372" name="Picture">
+                  <wp:docPr id="124868520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266463372" name="Picture"/>
+                          <pic:cNvPr id="124868520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112946009" name="Picture">
+                        <wp:docPr id="2012735854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112946009" name="Picture"/>
+                                <pic:cNvPr id="2012735854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482467038" name="Picture">
+                  <wp:docPr id="1346622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482467038" name="Picture"/>
+                          <pic:cNvPr id="1346622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541906721" name="Picture">
+                  <wp:docPr id="836580980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541906721" name="Picture"/>
+                          <pic:cNvPr id="836580980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787167541" name="Picture">
+                  <wp:docPr id="1849947098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787167541" name="Picture"/>
+                          <pic:cNvPr id="1849947098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078515650" name="Picture">
+                  <wp:docPr id="1500460064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078515650" name="Picture"/>
+                          <pic:cNvPr id="1500460064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952647402" name="Picture">
+                  <wp:docPr id="843575209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952647402" name="Picture"/>
+                          <pic:cNvPr id="843575209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344859491" name="Picture">
+                        <wp:docPr id="788405826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344859491" name="Picture"/>
+                                <pic:cNvPr id="788405826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378778660" name="Picture">
+                        <wp:docPr id="607958432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378778660" name="Picture"/>
+                                <pic:cNvPr id="607958432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1954613513" name="Picture">
+                        <wp:docPr id="180387186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1954613513" name="Picture"/>
+                                <pic:cNvPr id="180387186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865153672" name="Picture">
+                        <wp:docPr id="641403548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865153672" name="Picture"/>
+                                <pic:cNvPr id="641403548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="576563642" name="Picture">
+                        <wp:docPr id="1955037970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="576563642" name="Picture"/>
+                                <pic:cNvPr id="1955037970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893691753" name="Picture">
+                        <wp:docPr id="10988347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893691753" name="Picture"/>
+                                <pic:cNvPr id="10988347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="576051900" name="Picture">
+                        <wp:docPr id="1558801371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="576051900" name="Picture"/>
+                                <pic:cNvPr id="1558801371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855690274" name="Picture">
+                        <wp:docPr id="2293132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855690274" name="Picture"/>
+                                <pic:cNvPr id="2293132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1661194929" name="Picture">
+                        <wp:docPr id="1582894976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1661194929" name="Picture"/>
+                                <pic:cNvPr id="1582894976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060495746" name="Picture">
+                        <wp:docPr id="1502580197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060495746" name="Picture"/>
+                                <pic:cNvPr id="1502580197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1837470201" name="Picture">
+                        <wp:docPr id="644965481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1837470201" name="Picture"/>
+                                <pic:cNvPr id="644965481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1636364410" name="Picture">
+                        <wp:docPr id="1101431911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1636364410" name="Picture"/>
+                                <pic:cNvPr id="1101431911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1212787191" name="Picture">
+                        <wp:docPr id="1744052970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1212787191" name="Picture"/>
+                                <pic:cNvPr id="1744052970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495914717" name="Picture">
+                        <wp:docPr id="2089345744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495914717" name="Picture"/>
+                                <pic:cNvPr id="2089345744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="730391122" name="Picture">
+                        <wp:docPr id="1299771829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="730391122" name="Picture"/>
+                                <pic:cNvPr id="1299771829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042908156" name="Picture">
+                  <wp:docPr id="337977895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042908156" name="Picture"/>
+                          <pic:cNvPr id="337977895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180347542" name="Picture">
+                  <wp:docPr id="1579406988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180347542" name="Picture"/>
+                          <pic:cNvPr id="1579406988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655068226" name="Picture">
+                  <wp:docPr id="2016564471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655068226" name="Picture"/>
+                          <pic:cNvPr id="2016564471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293612129" name="Picture">
+                  <wp:docPr id="558111733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293612129" name="Picture"/>
+                          <pic:cNvPr id="558111733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848862396" name="Picture">
+                  <wp:docPr id="1487939562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848862396" name="Picture"/>
+                          <pic:cNvPr id="1487939562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337760010" name="Picture">
+                  <wp:docPr id="1622604580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337760010" name="Picture"/>
+                          <pic:cNvPr id="1622604580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946625188" name="Picture">
+                        <wp:docPr id="250378663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946625188" name="Picture"/>
+                                <pic:cNvPr id="250378663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857887313" name="Picture">
+                  <wp:docPr id="470240125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857887313" name="Picture"/>
+                          <pic:cNvPr id="470240125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885873282" name="Picture">
+                  <wp:docPr id="232176188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885873282" name="Picture"/>
+                          <pic:cNvPr id="232176188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713812305" name="Picture">
+                  <wp:docPr id="1612368736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713812305" name="Picture"/>
+                          <pic:cNvPr id="1612368736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899943273" name="Picture">
+                  <wp:docPr id="1339254903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899943273" name="Picture"/>
+                          <pic:cNvPr id="1339254903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036012131" name="Picture">
+                  <wp:docPr id="2064482176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036012131" name="Picture"/>
+                          <pic:cNvPr id="2064482176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180253211" name="Picture">
+                  <wp:docPr id="96851941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180253211" name="Picture"/>
+                          <pic:cNvPr id="96851941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727246715" name="Picture">
+                        <wp:docPr id="733849499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727246715" name="Picture"/>
+                                <pic:cNvPr id="733849499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384233537" name="Picture">
+                  <wp:docPr id="66480359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384233537" name="Picture"/>
+                          <pic:cNvPr id="66480359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364406860" name="Picture">
+                  <wp:docPr id="468725094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364406860" name="Picture"/>
+                          <pic:cNvPr id="468725094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908959552" name="Picture">
+                  <wp:docPr id="622355112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908959552" name="Picture"/>
+                          <pic:cNvPr id="622355112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100987481" name="Picture">
+                  <wp:docPr id="600233943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100987481" name="Picture"/>
+                          <pic:cNvPr id="600233943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117555250" name="Picture">
+                  <wp:docPr id="784807082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117555250" name="Picture"/>
+                          <pic:cNvPr id="784807082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275258598" name="Picture">
+                  <wp:docPr id="608381350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275258598" name="Picture"/>
+                          <pic:cNvPr id="608381350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="86492065" name="Picture">
+                        <wp:docPr id="556823449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="86492065" name="Picture"/>
+                                <pic:cNvPr id="556823449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129849524" name="Picture">
+                  <wp:docPr id="2088619810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129849524" name="Picture"/>
+                          <pic:cNvPr id="2088619810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749719012" name="Picture">
+                  <wp:docPr id="2068101468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749719012" name="Picture"/>
+                          <pic:cNvPr id="2068101468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405840263" name="Picture">
+                  <wp:docPr id="1498067222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405840263" name="Picture"/>
+                          <pic:cNvPr id="1498067222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626960087" name="Picture">
+                  <wp:docPr id="827752523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626960087" name="Picture"/>
+                          <pic:cNvPr id="827752523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546661531" name="Picture">
+                  <wp:docPr id="1862685028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546661531" name="Picture"/>
+                          <pic:cNvPr id="1862685028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412428233" name="Picture">
+                  <wp:docPr id="1674088339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412428233" name="Picture"/>
+                          <pic:cNvPr id="1674088339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976498175" name="Picture">
+                  <wp:docPr id="1140345856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976498175" name="Picture"/>
+                          <pic:cNvPr id="1140345856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219339732" name="Picture">
+                  <wp:docPr id="236234264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219339732" name="Picture"/>
+                          <pic:cNvPr id="236234264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685034013" name="Picture">
+                  <wp:docPr id="1380004047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685034013" name="Picture"/>
+                          <pic:cNvPr id="1380004047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713612565" name="Picture">
+                        <wp:docPr id="994193174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713612565" name="Picture"/>
+                                <pic:cNvPr id="994193174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612531835" name="Picture">
+                  <wp:docPr id="1616820217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612531835" name="Picture"/>
+                          <pic:cNvPr id="1616820217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992063428" name="Picture">
+                  <wp:docPr id="1792905899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992063428" name="Picture"/>
+                          <pic:cNvPr id="1792905899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519134537" name="Picture">
+                  <wp:docPr id="781063672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519134537" name="Picture"/>
+                          <pic:cNvPr id="781063672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145851216" name="Picture">
+                  <wp:docPr id="941179422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145851216" name="Picture"/>
+                          <pic:cNvPr id="941179422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179583049" name="Picture">
+                  <wp:docPr id="1493598213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179583049" name="Picture"/>
+                          <pic:cNvPr id="1493598213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349591619" name="Picture">
+                  <wp:docPr id="1441988572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349591619" name="Picture"/>
+                          <pic:cNvPr id="1441988572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975805023" name="Picture">
+                        <wp:docPr id="1374118722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975805023" name="Picture"/>
+                                <pic:cNvPr id="1374118722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408642788" name="Picture">
+                  <wp:docPr id="329874109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408642788" name="Picture"/>
+                          <pic:cNvPr id="329874109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922686518" name="Picture">
+                  <wp:docPr id="1629260852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922686518" name="Picture"/>
+                          <pic:cNvPr id="1629260852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026743451" name="Picture">
+                  <wp:docPr id="222002831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026743451" name="Picture"/>
+                          <pic:cNvPr id="222002831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>