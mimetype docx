--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780602218" name="Picture">
+                  <wp:docPr id="1433428195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780602218" name="Picture"/>
+                          <pic:cNvPr id="1433428195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072225273" name="Picture">
+                  <wp:docPr id="1648516419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072225273" name="Picture"/>
+                          <pic:cNvPr id="1648516419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="501829786" name="Picture">
+                        <wp:docPr id="1087134150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="501829786" name="Picture"/>
+                                <pic:cNvPr id="1087134150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857255408" name="Picture">
+                  <wp:docPr id="1543503436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857255408" name="Picture"/>
+                          <pic:cNvPr id="1543503436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852500639" name="Picture">
+                  <wp:docPr id="209270958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852500639" name="Picture"/>
+                          <pic:cNvPr id="209270958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293420863" name="Picture">
+                  <wp:docPr id="1369147924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293420863" name="Picture"/>
+                          <pic:cNvPr id="1369147924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015683653" name="Picture">
+                  <wp:docPr id="1153893701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015683653" name="Picture"/>
+                          <pic:cNvPr id="1153893701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512491141" name="Picture">
+                  <wp:docPr id="1936114202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512491141" name="Picture"/>
+                          <pic:cNvPr id="1936114202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476086104" name="Picture">
+                        <wp:docPr id="207843958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476086104" name="Picture"/>
+                                <pic:cNvPr id="207843958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888938474" name="Picture">
+                        <wp:docPr id="1872552057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888938474" name="Picture"/>
+                                <pic:cNvPr id="1872552057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582584249" name="Picture">
+                        <wp:docPr id="300983568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582584249" name="Picture"/>
+                                <pic:cNvPr id="300983568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2110868482" name="Picture">
+                        <wp:docPr id="902242054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2110868482" name="Picture"/>
+                                <pic:cNvPr id="902242054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826435434" name="Picture">
+                        <wp:docPr id="584971080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826435434" name="Picture"/>
+                                <pic:cNvPr id="584971080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1250991795" name="Picture">
+                        <wp:docPr id="652623982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1250991795" name="Picture"/>
+                                <pic:cNvPr id="652623982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598169744" name="Picture">
+                        <wp:docPr id="427363141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598169744" name="Picture"/>
+                                <pic:cNvPr id="427363141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="825526187" name="Picture">
+                        <wp:docPr id="1787450724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="825526187" name="Picture"/>
+                                <pic:cNvPr id="1787450724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266057488" name="Picture">
+                        <wp:docPr id="833261233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266057488" name="Picture"/>
+                                <pic:cNvPr id="833261233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15316209" name="Picture">
+                        <wp:docPr id="375364384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15316209" name="Picture"/>
+                                <pic:cNvPr id="375364384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712299188" name="Picture">
+                        <wp:docPr id="295280450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712299188" name="Picture"/>
+                                <pic:cNvPr id="295280450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535293628" name="Picture">
+                        <wp:docPr id="1842311861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535293628" name="Picture"/>
+                                <pic:cNvPr id="1842311861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539701764" name="Picture">
+                  <wp:docPr id="1118583171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539701764" name="Picture"/>
+                          <pic:cNvPr id="1118583171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700311615" name="Picture">
+                  <wp:docPr id="686280295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700311615" name="Picture"/>
+                          <pic:cNvPr id="686280295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370016516" name="Picture">
+                  <wp:docPr id="1371802695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370016516" name="Picture"/>
+                          <pic:cNvPr id="1371802695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297841406" name="Picture">
+                  <wp:docPr id="984410421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297841406" name="Picture"/>
+                          <pic:cNvPr id="984410421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258090311" name="Picture">
+                  <wp:docPr id="1238523507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258090311" name="Picture"/>
+                          <pic:cNvPr id="1238523507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403531629" name="Picture">
+                  <wp:docPr id="1002107492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403531629" name="Picture"/>
+                          <pic:cNvPr id="1002107492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324025139" name="Picture">
+                        <wp:docPr id="555067219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324025139" name="Picture"/>
+                                <pic:cNvPr id="555067219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39987627" name="Picture">
+                        <wp:docPr id="1137608444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39987627" name="Picture"/>
+                                <pic:cNvPr id="1137608444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367905021" name="Picture">
+                  <wp:docPr id="1290207675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367905021" name="Picture"/>
+                          <pic:cNvPr id="1290207675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845914228" name="Picture">
+                  <wp:docPr id="242130983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845914228" name="Picture"/>
+                          <pic:cNvPr id="242130983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109356398" name="Picture">
+                  <wp:docPr id="958414448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109356398" name="Picture"/>
+                          <pic:cNvPr id="958414448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935648683" name="Picture">
+                  <wp:docPr id="670125326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935648683" name="Picture"/>
+                          <pic:cNvPr id="670125326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755272944" name="Picture">
+                  <wp:docPr id="1323963831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755272944" name="Picture"/>
+                          <pic:cNvPr id="1323963831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866731372" name="Picture">
+                  <wp:docPr id="930602412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866731372" name="Picture"/>
+                          <pic:cNvPr id="930602412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23118,57 +23118,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1842621464" name="Picture">
+                        <wp:docPr id="1191049795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1842621464" name="Picture"/>
+                                <pic:cNvPr id="1191049795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24093,57 +24093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291399841" name="Picture">
+                        <wp:docPr id="1657995776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291399841" name="Picture"/>
+                                <pic:cNvPr id="1657995776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25482,57 +25482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8479690" name="Picture">
+                  <wp:docPr id="1272304635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8479690" name="Picture"/>
+                          <pic:cNvPr id="1272304635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25571,57 +25571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760671215" name="Picture">
+                  <wp:docPr id="1915626913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760671215" name="Picture"/>
+                          <pic:cNvPr id="1915626913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905732313" name="Picture">
+                  <wp:docPr id="1388425541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905732313" name="Picture"/>
+                          <pic:cNvPr id="1388425541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27213,57 +27213,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295509205" name="Picture">
+                  <wp:docPr id="2055240293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295509205" name="Picture"/>
+                          <pic:cNvPr id="2055240293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27316,57 +27316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313457869" name="Picture">
+                  <wp:docPr id="2011255371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313457869" name="Picture"/>
+                          <pic:cNvPr id="2011255371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28693,57 +28693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380362147" name="Picture">
+                  <wp:docPr id="27436808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380362147" name="Picture"/>
+                          <pic:cNvPr id="27436808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29836,57 +29836,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162904532" name="Picture">
+                        <wp:docPr id="1082002371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162904532" name="Picture"/>
+                                <pic:cNvPr id="1082002371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31197,57 +31197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848208638" name="Picture">
+                  <wp:docPr id="1425042979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848208638" name="Picture"/>
+                          <pic:cNvPr id="1425042979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31286,57 +31286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44299896" name="Picture">
+                  <wp:docPr id="1320492534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44299896" name="Picture"/>
+                          <pic:cNvPr id="1320492534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706976550" name="Picture">
+                  <wp:docPr id="468091158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706976550" name="Picture"/>
+                          <pic:cNvPr id="468091158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32928,57 +32928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764116049" name="Picture">
+                  <wp:docPr id="725121866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764116049" name="Picture"/>
+                          <pic:cNvPr id="725121866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33031,57 +33031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796481138" name="Picture">
+                  <wp:docPr id="1954109448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796481138" name="Picture"/>
+                          <pic:cNvPr id="1954109448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34408,57 +34408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128613791" name="Picture">
+                  <wp:docPr id="725895357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128613791" name="Picture"/>
+                          <pic:cNvPr id="725895357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35551,57 +35551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712568985" name="Picture">
+                        <wp:docPr id="283677151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712568985" name="Picture"/>
+                                <pic:cNvPr id="283677151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36772,57 +36772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416261792" name="Picture">
+                  <wp:docPr id="425734879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416261792" name="Picture"/>
+                          <pic:cNvPr id="425734879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36843,57 +36843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936446064" name="Picture">
+                  <wp:docPr id="332386530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936446064" name="Picture"/>
+                          <pic:cNvPr id="332386530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37257,57 +37257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740636497" name="Picture">
+                  <wp:docPr id="2021820738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740636497" name="Picture"/>
+                          <pic:cNvPr id="2021820738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>