--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13487400" name="Picture">
+                  <wp:docPr id="1776581059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13487400" name="Picture"/>
+                          <pic:cNvPr id="1776581059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221348783" name="Picture">
+                  <wp:docPr id="153943401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221348783" name="Picture"/>
+                          <pic:cNvPr id="153943401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1603277525" name="Picture">
+                        <wp:docPr id="37327665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1603277525" name="Picture"/>
+                                <pic:cNvPr id="37327665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158201463" name="Picture">
+                  <wp:docPr id="674327853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158201463" name="Picture"/>
+                          <pic:cNvPr id="674327853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656525119" name="Picture">
+                  <wp:docPr id="1590035682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656525119" name="Picture"/>
+                          <pic:cNvPr id="1590035682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871016732" name="Picture">
+                  <wp:docPr id="1226710287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871016732" name="Picture"/>
+                          <pic:cNvPr id="1226710287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436164670" name="Picture">
+                  <wp:docPr id="376851669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436164670" name="Picture"/>
+                          <pic:cNvPr id="376851669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025856105" name="Picture">
+                  <wp:docPr id="270764671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025856105" name="Picture"/>
+                          <pic:cNvPr id="270764671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="803598335" name="Picture">
+                        <wp:docPr id="364804271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="803598335" name="Picture"/>
+                                <pic:cNvPr id="364804271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290353009" name="Picture">
+                        <wp:docPr id="1128481524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290353009" name="Picture"/>
+                                <pic:cNvPr id="1128481524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1566324465" name="Picture">
+                        <wp:docPr id="1410387825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1566324465" name="Picture"/>
+                                <pic:cNvPr id="1410387825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048734173" name="Picture">
+                        <wp:docPr id="1004554600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048734173" name="Picture"/>
+                                <pic:cNvPr id="1004554600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1234373980" name="Picture">
+                        <wp:docPr id="585671648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1234373980" name="Picture"/>
+                                <pic:cNvPr id="585671648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="357428706" name="Picture">
+                        <wp:docPr id="1543155064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="357428706" name="Picture"/>
+                                <pic:cNvPr id="1543155064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579020128" name="Picture">
+                        <wp:docPr id="1262360905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579020128" name="Picture"/>
+                                <pic:cNvPr id="1262360905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1669661978" name="Picture">
+                        <wp:docPr id="2008632683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1669661978" name="Picture"/>
+                                <pic:cNvPr id="2008632683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902739779" name="Picture">
+                        <wp:docPr id="1040633685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902739779" name="Picture"/>
+                                <pic:cNvPr id="1040633685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507048683" name="Picture">
+                        <wp:docPr id="512889720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507048683" name="Picture"/>
+                                <pic:cNvPr id="512889720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144901260" name="Picture">
+                        <wp:docPr id="625833632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144901260" name="Picture"/>
+                                <pic:cNvPr id="625833632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887404907" name="Picture">
+                        <wp:docPr id="246004178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887404907" name="Picture"/>
+                                <pic:cNvPr id="246004178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354383711" name="Picture">
+                  <wp:docPr id="808849209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354383711" name="Picture"/>
+                          <pic:cNvPr id="808849209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988651809" name="Picture">
+                  <wp:docPr id="1305104354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988651809" name="Picture"/>
+                          <pic:cNvPr id="1305104354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687577615" name="Picture">
+                  <wp:docPr id="1447242417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687577615" name="Picture"/>
+                          <pic:cNvPr id="1447242417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250461440" name="Picture">
+                  <wp:docPr id="1020794229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250461440" name="Picture"/>
+                          <pic:cNvPr id="1020794229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124075089" name="Picture">
+                  <wp:docPr id="1505860367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124075089" name="Picture"/>
+                          <pic:cNvPr id="1505860367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328455386" name="Picture">
+                  <wp:docPr id="1512455165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328455386" name="Picture"/>
+                          <pic:cNvPr id="1512455165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180193624" name="Picture">
+                        <wp:docPr id="1551954929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180193624" name="Picture"/>
+                                <pic:cNvPr id="1551954929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629126931" name="Picture">
+                  <wp:docPr id="648633414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629126931" name="Picture"/>
+                          <pic:cNvPr id="648633414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218562708" name="Picture">
+                  <wp:docPr id="1828381092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218562708" name="Picture"/>
+                          <pic:cNvPr id="1828381092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163664127" name="Picture">
+                  <wp:docPr id="926845105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163664127" name="Picture"/>
+                          <pic:cNvPr id="926845105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879377918" name="Picture">
+                  <wp:docPr id="359581757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879377918" name="Picture"/>
+                          <pic:cNvPr id="359581757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882973444" name="Picture">
+                  <wp:docPr id="2056946035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882973444" name="Picture"/>
+                          <pic:cNvPr id="2056946035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458155382" name="Picture">
+                  <wp:docPr id="2023829956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458155382" name="Picture"/>
+                          <pic:cNvPr id="2023829956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123254221" name="Picture">
+                        <wp:docPr id="680748796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123254221" name="Picture"/>
+                                <pic:cNvPr id="680748796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695009653" name="Picture">
+                  <wp:docPr id="1498238267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695009653" name="Picture"/>
+                          <pic:cNvPr id="1498238267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698764265" name="Picture">
+                  <wp:docPr id="278128942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698764265" name="Picture"/>
+                          <pic:cNvPr id="278128942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539480435" name="Picture">
+                  <wp:docPr id="852089433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539480435" name="Picture"/>
+                          <pic:cNvPr id="852089433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911027394" name="Picture">
+                  <wp:docPr id="933269394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911027394" name="Picture"/>
+                          <pic:cNvPr id="933269394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868839355" name="Picture">
+                  <wp:docPr id="196795834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868839355" name="Picture"/>
+                          <pic:cNvPr id="196795834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376644161" name="Picture">
+                  <wp:docPr id="1797820779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376644161" name="Picture"/>
+                          <pic:cNvPr id="1797820779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1806597029" name="Picture">
+                        <wp:docPr id="193848898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1806597029" name="Picture"/>
+                                <pic:cNvPr id="193848898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459420533" name="Picture">
+                  <wp:docPr id="604081553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459420533" name="Picture"/>
+                          <pic:cNvPr id="604081553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523080078" name="Picture">
+                  <wp:docPr id="70684838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523080078" name="Picture"/>
+                          <pic:cNvPr id="70684838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144319722" name="Picture">
+                  <wp:docPr id="1231518946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144319722" name="Picture"/>
+                          <pic:cNvPr id="1231518946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598217805" name="Picture">
+                  <wp:docPr id="194712486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598217805" name="Picture"/>
+                          <pic:cNvPr id="194712486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441706747" name="Picture">
+                  <wp:docPr id="568436135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441706747" name="Picture"/>
+                          <pic:cNvPr id="568436135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891242862" name="Picture">
+                  <wp:docPr id="1077227484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891242862" name="Picture"/>
+                          <pic:cNvPr id="1077227484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209208529" name="Picture">
+                        <wp:docPr id="1923058074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209208529" name="Picture"/>
+                                <pic:cNvPr id="1923058074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746133331" name="Picture">
+                  <wp:docPr id="465376218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746133331" name="Picture"/>
+                          <pic:cNvPr id="465376218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3399127" name="Picture">
+                  <wp:docPr id="1545110571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3399127" name="Picture"/>
+                          <pic:cNvPr id="1545110571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260321259" name="Picture">
+                  <wp:docPr id="1582648099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260321259" name="Picture"/>
+                          <pic:cNvPr id="1582648099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>