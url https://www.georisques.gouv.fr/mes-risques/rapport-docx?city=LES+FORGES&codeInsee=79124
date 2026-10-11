--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265122809" name="Picture">
+                  <wp:docPr id="217343912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265122809" name="Picture"/>
+                          <pic:cNvPr id="217343912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944270302" name="Picture">
+                  <wp:docPr id="1065775698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944270302" name="Picture"/>
+                          <pic:cNvPr id="1065775698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511669075" name="Picture">
+                        <wp:docPr id="644431988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511669075" name="Picture"/>
+                                <pic:cNvPr id="644431988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283357746" name="Picture">
+                  <wp:docPr id="395428799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283357746" name="Picture"/>
+                          <pic:cNvPr id="395428799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166995708" name="Picture">
+                  <wp:docPr id="1133788895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166995708" name="Picture"/>
+                          <pic:cNvPr id="1133788895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444982235" name="Picture">
+                  <wp:docPr id="97221876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444982235" name="Picture"/>
+                          <pic:cNvPr id="97221876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636554666" name="Picture">
+                  <wp:docPr id="840350489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636554666" name="Picture"/>
+                          <pic:cNvPr id="840350489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914242012" name="Picture">
+                  <wp:docPr id="1017167463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914242012" name="Picture"/>
+                          <pic:cNvPr id="1017167463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712546697" name="Picture">
+                        <wp:docPr id="1658196242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712546697" name="Picture"/>
+                                <pic:cNvPr id="1658196242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="925753038" name="Picture">
+                        <wp:docPr id="1591945141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="925753038" name="Picture"/>
+                                <pic:cNvPr id="1591945141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1613760821" name="Picture">
+                        <wp:docPr id="1462968194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1613760821" name="Picture"/>
+                                <pic:cNvPr id="1462968194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910680944" name="Picture">
+                        <wp:docPr id="47326816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910680944" name="Picture"/>
+                                <pic:cNvPr id="47326816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1425043664" name="Picture">
+                        <wp:docPr id="548553347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1425043664" name="Picture"/>
+                                <pic:cNvPr id="548553347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210802976" name="Picture">
+                        <wp:docPr id="540266353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210802976" name="Picture"/>
+                                <pic:cNvPr id="540266353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688964395" name="Picture">
+                        <wp:docPr id="567658343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688964395" name="Picture"/>
+                                <pic:cNvPr id="567658343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2038722658" name="Picture">
+                        <wp:docPr id="1653320118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2038722658" name="Picture"/>
+                                <pic:cNvPr id="1653320118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261457075" name="Picture">
+                        <wp:docPr id="1275773804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261457075" name="Picture"/>
+                                <pic:cNvPr id="1275773804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="228555701" name="Picture">
+                        <wp:docPr id="2096582855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="228555701" name="Picture"/>
+                                <pic:cNvPr id="2096582855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250939212" name="Picture">
+                        <wp:docPr id="1449601230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250939212" name="Picture"/>
+                                <pic:cNvPr id="1449601230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728832231" name="Picture">
+                        <wp:docPr id="1772035479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728832231" name="Picture"/>
+                                <pic:cNvPr id="1772035479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215126348" name="Picture">
+                        <wp:docPr id="230019847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215126348" name="Picture"/>
+                                <pic:cNvPr id="230019847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226005553" name="Picture">
+                        <wp:docPr id="1867056747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226005553" name="Picture"/>
+                                <pic:cNvPr id="1867056747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269864447" name="Picture">
+                        <wp:docPr id="1785111759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269864447" name="Picture"/>
+                                <pic:cNvPr id="1785111759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021504783" name="Picture">
+                  <wp:docPr id="1780934557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021504783" name="Picture"/>
+                          <pic:cNvPr id="1780934557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285213989" name="Picture">
+                  <wp:docPr id="1502524033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285213989" name="Picture"/>
+                          <pic:cNvPr id="1502524033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311667724" name="Picture">
+                  <wp:docPr id="1295448979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311667724" name="Picture"/>
+                          <pic:cNvPr id="1295448979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299596512" name="Picture">
+                  <wp:docPr id="339517206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299596512" name="Picture"/>
+                          <pic:cNvPr id="339517206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708150319" name="Picture">
+                  <wp:docPr id="1043130805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708150319" name="Picture"/>
+                          <pic:cNvPr id="1043130805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606044769" name="Picture">
+                  <wp:docPr id="416410919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606044769" name="Picture"/>
+                          <pic:cNvPr id="416410919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320495614" name="Picture">
+                        <wp:docPr id="1649717208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320495614" name="Picture"/>
+                                <pic:cNvPr id="1649717208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2062694513" name="Picture">
+                        <wp:docPr id="2065903004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2062694513" name="Picture"/>
+                                <pic:cNvPr id="2065903004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984765194" name="Picture">
+                  <wp:docPr id="1545849453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984765194" name="Picture"/>
+                          <pic:cNvPr id="1545849453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541221025" name="Picture">
+                  <wp:docPr id="1476911581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541221025" name="Picture"/>
+                          <pic:cNvPr id="1476911581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259922792" name="Picture">
+                  <wp:docPr id="975861900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259922792" name="Picture"/>
+                          <pic:cNvPr id="975861900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830804364" name="Picture">
+                  <wp:docPr id="585023485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830804364" name="Picture"/>
+                          <pic:cNvPr id="585023485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115120320" name="Picture">
+                  <wp:docPr id="109477806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115120320" name="Picture"/>
+                          <pic:cNvPr id="109477806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918523370" name="Picture">
+                  <wp:docPr id="716522423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918523370" name="Picture"/>
+                          <pic:cNvPr id="716522423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24529,57 +24529,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1787473469" name="Picture">
+                        <wp:docPr id="495046079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1787473469" name="Picture"/>
+                                <pic:cNvPr id="495046079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25504,57 +25504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609869660" name="Picture">
+                        <wp:docPr id="888896678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609869660" name="Picture"/>
+                                <pic:cNvPr id="888896678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26913,57 +26913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223195298" name="Picture">
+                  <wp:docPr id="1572634481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223195298" name="Picture"/>
+                          <pic:cNvPr id="1572634481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27002,57 +27002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113924026" name="Picture">
+                  <wp:docPr id="1119602369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113924026" name="Picture"/>
+                          <pic:cNvPr id="1119602369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27682,57 +27682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367186313" name="Picture">
+                  <wp:docPr id="953053022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367186313" name="Picture"/>
+                          <pic:cNvPr id="953053022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28743,57 +28743,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212424256" name="Picture">
+                  <wp:docPr id="1127134513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212424256" name="Picture"/>
+                          <pic:cNvPr id="1127134513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28846,57 +28846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841139293" name="Picture">
+                  <wp:docPr id="895296597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841139293" name="Picture"/>
+                          <pic:cNvPr id="895296597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30310,57 +30310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935158488" name="Picture">
+                  <wp:docPr id="1286013289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935158488" name="Picture"/>
+                          <pic:cNvPr id="1286013289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31517,57 +31517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320783798" name="Picture">
+                        <wp:docPr id="1246409410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320783798" name="Picture"/>
+                                <pic:cNvPr id="1246409410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33914,57 +33914,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380572943" name="Picture">
+                  <wp:docPr id="158883718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380572943" name="Picture"/>
+                          <pic:cNvPr id="158883718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33985,57 +33985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429816420" name="Picture">
+                  <wp:docPr id="945285709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429816420" name="Picture"/>
+                          <pic:cNvPr id="945285709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34453,57 +34453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812582912" name="Picture">
+                  <wp:docPr id="655659815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812582912" name="Picture"/>
+                          <pic:cNvPr id="655659815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35632,57 +35632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862948015" name="Picture">
+                  <wp:docPr id="1074797802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862948015" name="Picture"/>
+                          <pic:cNvPr id="1074797802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35721,57 +35721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888429902" name="Picture">
+                  <wp:docPr id="1200788263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888429902" name="Picture"/>
+                          <pic:cNvPr id="1200788263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36401,57 +36401,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954736215" name="Picture">
+                  <wp:docPr id="1142730073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954736215" name="Picture"/>
+                          <pic:cNvPr id="1142730073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37462,57 +37462,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771378054" name="Picture">
+                  <wp:docPr id="357780597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771378054" name="Picture"/>
+                          <pic:cNvPr id="357780597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37565,57 +37565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676545984" name="Picture">
+                  <wp:docPr id="1726956415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676545984" name="Picture"/>
+                          <pic:cNvPr id="1726956415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39023,57 +39023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91299838" name="Picture">
+                  <wp:docPr id="2098072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91299838" name="Picture"/>
+                          <pic:cNvPr id="2098072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40220,57 +40220,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="901613647" name="Picture">
+                        <wp:docPr id="2068680346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="901613647" name="Picture"/>
+                                <pic:cNvPr id="2068680346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42589,57 +42589,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121824164" name="Picture">
+                  <wp:docPr id="629495570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121824164" name="Picture"/>
+                          <pic:cNvPr id="629495570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42678,57 +42678,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442628129" name="Picture">
+                  <wp:docPr id="907386270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442628129" name="Picture"/>
+                          <pic:cNvPr id="907386270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43322,57 +43322,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215664417" name="Picture">
+                  <wp:docPr id="557575320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215664417" name="Picture"/>
+                          <pic:cNvPr id="557575320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44320,57 +44320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904145950" name="Picture">
+                  <wp:docPr id="298452410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904145950" name="Picture"/>
+                          <pic:cNvPr id="298452410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44423,57 +44423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099144908" name="Picture">
+                  <wp:docPr id="1461672832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099144908" name="Picture"/>
+                          <pic:cNvPr id="1461672832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45800,57 +45800,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231391327" name="Picture">
+                  <wp:docPr id="124405504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231391327" name="Picture"/>
+                          <pic:cNvPr id="124405504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46943,57 +46943,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255039166" name="Picture">
+                        <wp:docPr id="841559384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255039166" name="Picture"/>
+                                <pic:cNvPr id="841559384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48164,57 +48164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793184373" name="Picture">
+                  <wp:docPr id="1731079770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793184373" name="Picture"/>
+                          <pic:cNvPr id="1731079770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48235,57 +48235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865475301" name="Picture">
+                  <wp:docPr id="1801396454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865475301" name="Picture"/>
+                          <pic:cNvPr id="1801396454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48649,57 +48649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969227471" name="Picture">
+                  <wp:docPr id="1532274388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969227471" name="Picture"/>
+                          <pic:cNvPr id="1532274388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>