--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281339094" name="Picture">
+                  <wp:docPr id="848917105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281339094" name="Picture"/>
+                          <pic:cNvPr id="848917105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924412750" name="Picture">
+                  <wp:docPr id="1395804788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924412750" name="Picture"/>
+                          <pic:cNvPr id="1395804788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702731637" name="Picture">
+                        <wp:docPr id="748026837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702731637" name="Picture"/>
+                                <pic:cNvPr id="748026837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87782840" name="Picture">
+                  <wp:docPr id="806492883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87782840" name="Picture"/>
+                          <pic:cNvPr id="806492883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941067303" name="Picture">
+                  <wp:docPr id="1569237449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941067303" name="Picture"/>
+                          <pic:cNvPr id="1569237449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389550760" name="Picture">
+                  <wp:docPr id="1281118235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389550760" name="Picture"/>
+                          <pic:cNvPr id="1281118235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166227655" name="Picture">
+                  <wp:docPr id="1682708862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166227655" name="Picture"/>
+                          <pic:cNvPr id="1682708862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518642576" name="Picture">
+                  <wp:docPr id="1118299754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518642576" name="Picture"/>
+                          <pic:cNvPr id="1118299754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288397327" name="Picture">
+                        <wp:docPr id="714963890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288397327" name="Picture"/>
+                                <pic:cNvPr id="714963890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376595014" name="Picture">
+                        <wp:docPr id="485099629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376595014" name="Picture"/>
+                                <pic:cNvPr id="485099629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="299079332" name="Picture">
+                        <wp:docPr id="389393898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="299079332" name="Picture"/>
+                                <pic:cNvPr id="389393898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2109930965" name="Picture">
+                        <wp:docPr id="1564995967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2109930965" name="Picture"/>
+                                <pic:cNvPr id="1564995967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="707459572" name="Picture">
+                        <wp:docPr id="391124009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="707459572" name="Picture"/>
+                                <pic:cNvPr id="391124009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057752778" name="Picture">
+                        <wp:docPr id="1841966662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057752778" name="Picture"/>
+                                <pic:cNvPr id="1841966662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="635046191" name="Picture">
+                        <wp:docPr id="51396958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="635046191" name="Picture"/>
+                                <pic:cNvPr id="51396958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203737631" name="Picture">
+                        <wp:docPr id="944732008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203737631" name="Picture"/>
+                                <pic:cNvPr id="944732008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1492064489" name="Picture">
+                        <wp:docPr id="389132831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1492064489" name="Picture"/>
+                                <pic:cNvPr id="389132831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531474102" name="Picture">
+                        <wp:docPr id="2003700842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531474102" name="Picture"/>
+                                <pic:cNvPr id="2003700842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834125571" name="Picture">
+                        <wp:docPr id="1336786569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834125571" name="Picture"/>
+                                <pic:cNvPr id="1336786569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="457881281" name="Picture">
+                        <wp:docPr id="1299481971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="457881281" name="Picture"/>
+                                <pic:cNvPr id="1299481971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689506968" name="Picture">
+                        <wp:docPr id="1719839346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689506968" name="Picture"/>
+                                <pic:cNvPr id="1719839346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89000434" name="Picture">
+                        <wp:docPr id="1774203591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89000434" name="Picture"/>
+                                <pic:cNvPr id="1774203591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450314165" name="Picture">
+                        <wp:docPr id="693522127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450314165" name="Picture"/>
+                                <pic:cNvPr id="693522127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136488088" name="Picture">
+                  <wp:docPr id="1583274192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136488088" name="Picture"/>
+                          <pic:cNvPr id="1583274192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142959124" name="Picture">
+                  <wp:docPr id="1254786122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142959124" name="Picture"/>
+                          <pic:cNvPr id="1254786122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="940328380" name="Picture">
+                  <wp:docPr id="1665921941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="940328380" name="Picture"/>
+                          <pic:cNvPr id="1665921941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861804957" name="Picture">
+                  <wp:docPr id="14621724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861804957" name="Picture"/>
+                          <pic:cNvPr id="14621724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703874874" name="Picture">
+                  <wp:docPr id="1140660497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703874874" name="Picture"/>
+                          <pic:cNvPr id="1140660497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11419159" name="Picture">
+                  <wp:docPr id="1370061841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11419159" name="Picture"/>
+                          <pic:cNvPr id="1370061841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563100402" name="Picture">
+                        <wp:docPr id="2081019931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563100402" name="Picture"/>
+                                <pic:cNvPr id="2081019931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391903548" name="Picture">
+                  <wp:docPr id="2066056700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391903548" name="Picture"/>
+                          <pic:cNvPr id="2066056700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981491785" name="Picture">
+                  <wp:docPr id="38559934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981491785" name="Picture"/>
+                          <pic:cNvPr id="38559934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057619839" name="Picture">
+                  <wp:docPr id="817342956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057619839" name="Picture"/>
+                          <pic:cNvPr id="817342956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184633141" name="Picture">
+                  <wp:docPr id="818088801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184633141" name="Picture"/>
+                          <pic:cNvPr id="818088801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010445861" name="Picture">
+                  <wp:docPr id="1569899112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010445861" name="Picture"/>
+                          <pic:cNvPr id="1569899112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772956202" name="Picture">
+                  <wp:docPr id="561184968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772956202" name="Picture"/>
+                          <pic:cNvPr id="561184968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626131258" name="Picture">
+                        <wp:docPr id="1319002813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626131258" name="Picture"/>
+                                <pic:cNvPr id="1319002813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573057597" name="Picture">
+                  <wp:docPr id="2010271462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573057597" name="Picture"/>
+                          <pic:cNvPr id="2010271462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672166360" name="Picture">
+                  <wp:docPr id="748989441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672166360" name="Picture"/>
+                          <pic:cNvPr id="748989441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300955288" name="Picture">
+                  <wp:docPr id="1880446822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300955288" name="Picture"/>
+                          <pic:cNvPr id="1880446822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825279505" name="Picture">
+                  <wp:docPr id="745315338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825279505" name="Picture"/>
+                          <pic:cNvPr id="745315338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032736581" name="Picture">
+                  <wp:docPr id="1686741379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032736581" name="Picture"/>
+                          <pic:cNvPr id="1686741379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188613048" name="Picture">
+                  <wp:docPr id="1246308513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188613048" name="Picture"/>
+                          <pic:cNvPr id="1246308513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1506662601" name="Picture">
+                        <wp:docPr id="1825849676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1506662601" name="Picture"/>
+                                <pic:cNvPr id="1825849676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579154313" name="Picture">
+                  <wp:docPr id="1868263511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579154313" name="Picture"/>
+                          <pic:cNvPr id="1868263511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124465896" name="Picture">
+                  <wp:docPr id="605776883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124465896" name="Picture"/>
+                          <pic:cNvPr id="605776883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85423541" name="Picture">
+                  <wp:docPr id="804045952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85423541" name="Picture"/>
+                          <pic:cNvPr id="804045952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309766616" name="Picture">
+                  <wp:docPr id="1671936472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309766616" name="Picture"/>
+                          <pic:cNvPr id="1671936472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047777338" name="Picture">
+                  <wp:docPr id="2130697707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047777338" name="Picture"/>
+                          <pic:cNvPr id="2130697707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421377097" name="Picture">
+                  <wp:docPr id="2024783440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421377097" name="Picture"/>
+                          <pic:cNvPr id="2024783440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1640423986" name="Picture">
+                        <wp:docPr id="1429338952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1640423986" name="Picture"/>
+                                <pic:cNvPr id="1429338952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670533956" name="Picture">
+                  <wp:docPr id="1664065058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670533956" name="Picture"/>
+                          <pic:cNvPr id="1664065058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890497654" name="Picture">
+                  <wp:docPr id="966709940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890497654" name="Picture"/>
+                          <pic:cNvPr id="966709940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292618046" name="Picture">
+                  <wp:docPr id="629127813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292618046" name="Picture"/>
+                          <pic:cNvPr id="629127813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249099344" name="Picture">
+                  <wp:docPr id="1643825023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249099344" name="Picture"/>
+                          <pic:cNvPr id="1643825023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087367946" name="Picture">
+                  <wp:docPr id="464567837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087367946" name="Picture"/>
+                          <pic:cNvPr id="464567837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809199597" name="Picture">
+                  <wp:docPr id="856007899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809199597" name="Picture"/>
+                          <pic:cNvPr id="856007899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111731802" name="Picture">
+                  <wp:docPr id="482095946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111731802" name="Picture"/>
+                          <pic:cNvPr id="482095946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230303601" name="Picture">
+                  <wp:docPr id="649397993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230303601" name="Picture"/>
+                          <pic:cNvPr id="649397993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364143648" name="Picture">
+                  <wp:docPr id="1751268437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364143648" name="Picture"/>
+                          <pic:cNvPr id="1751268437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>