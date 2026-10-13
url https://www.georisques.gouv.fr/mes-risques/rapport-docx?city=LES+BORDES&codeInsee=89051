--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21716231" name="Picture">
+                  <wp:docPr id="742971821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21716231" name="Picture"/>
+                          <pic:cNvPr id="742971821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910014339" name="Picture">
+                  <wp:docPr id="1967562519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910014339" name="Picture"/>
+                          <pic:cNvPr id="1967562519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830950261" name="Picture">
+                        <wp:docPr id="47755372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830950261" name="Picture"/>
+                                <pic:cNvPr id="47755372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557646381" name="Picture">
+                  <wp:docPr id="399291546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557646381" name="Picture"/>
+                          <pic:cNvPr id="399291546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014628236" name="Picture">
+                  <wp:docPr id="559004899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014628236" name="Picture"/>
+                          <pic:cNvPr id="559004899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764351669" name="Picture">
+                  <wp:docPr id="928205364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764351669" name="Picture"/>
+                          <pic:cNvPr id="928205364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271484738" name="Picture">
+                  <wp:docPr id="753775221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271484738" name="Picture"/>
+                          <pic:cNvPr id="753775221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077706612" name="Picture">
+                  <wp:docPr id="354485555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077706612" name="Picture"/>
+                          <pic:cNvPr id="354485555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232743538" name="Picture">
+                        <wp:docPr id="574091025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232743538" name="Picture"/>
+                                <pic:cNvPr id="574091025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966705608" name="Picture">
+                        <wp:docPr id="138390741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966705608" name="Picture"/>
+                                <pic:cNvPr id="138390741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981860960" name="Picture">
+                        <wp:docPr id="885301242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981860960" name="Picture"/>
+                                <pic:cNvPr id="885301242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273237613" name="Picture">
+                        <wp:docPr id="295795776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273237613" name="Picture"/>
+                                <pic:cNvPr id="295795776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709256014" name="Picture">
+                        <wp:docPr id="862504713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709256014" name="Picture"/>
+                                <pic:cNvPr id="862504713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896119096" name="Picture">
+                        <wp:docPr id="2124595526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896119096" name="Picture"/>
+                                <pic:cNvPr id="2124595526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683542659" name="Picture">
+                        <wp:docPr id="812557406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683542659" name="Picture"/>
+                                <pic:cNvPr id="812557406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966705586" name="Picture">
+                        <wp:docPr id="1369617609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966705586" name="Picture"/>
+                                <pic:cNvPr id="1369617609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908492332" name="Picture">
+                        <wp:docPr id="1122797449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908492332" name="Picture"/>
+                                <pic:cNvPr id="1122797449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2093728671" name="Picture">
+                        <wp:docPr id="1550654873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2093728671" name="Picture"/>
+                                <pic:cNvPr id="1550654873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026901254" name="Picture">
+                        <wp:docPr id="532292530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026901254" name="Picture"/>
+                                <pic:cNvPr id="532292530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858837216" name="Picture">
+                        <wp:docPr id="2108785553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858837216" name="Picture"/>
+                                <pic:cNvPr id="2108785553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823137220" name="Picture">
+                        <wp:docPr id="201200030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823137220" name="Picture"/>
+                                <pic:cNvPr id="201200030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132907272" name="Picture">
+                        <wp:docPr id="1457199165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132907272" name="Picture"/>
+                                <pic:cNvPr id="1457199165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386262825" name="Picture">
+                        <wp:docPr id="793275090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386262825" name="Picture"/>
+                                <pic:cNvPr id="793275090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039608266" name="Picture">
+                  <wp:docPr id="1200771272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039608266" name="Picture"/>
+                          <pic:cNvPr id="1200771272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111739795" name="Picture">
+                  <wp:docPr id="882536605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111739795" name="Picture"/>
+                          <pic:cNvPr id="882536605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804081373" name="Picture">
+                  <wp:docPr id="107744316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804081373" name="Picture"/>
+                          <pic:cNvPr id="107744316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850972385" name="Picture">
+                  <wp:docPr id="531584210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850972385" name="Picture"/>
+                          <pic:cNvPr id="531584210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419948536" name="Picture">
+                  <wp:docPr id="393100305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419948536" name="Picture"/>
+                          <pic:cNvPr id="393100305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437786372" name="Picture">
+                  <wp:docPr id="682428925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437786372" name="Picture"/>
+                          <pic:cNvPr id="682428925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1808487545" name="Picture">
+                        <wp:docPr id="683441111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1808487545" name="Picture"/>
+                                <pic:cNvPr id="683441111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710076149" name="Picture">
+                  <wp:docPr id="2015266908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710076149" name="Picture"/>
+                          <pic:cNvPr id="2015266908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117268762" name="Picture">
+                  <wp:docPr id="1390167024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117268762" name="Picture"/>
+                          <pic:cNvPr id="1390167024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332416057" name="Picture">
+                  <wp:docPr id="435550399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332416057" name="Picture"/>
+                          <pic:cNvPr id="435550399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984531866" name="Picture">
+                  <wp:docPr id="1309085469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984531866" name="Picture"/>
+                          <pic:cNvPr id="1309085469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455474499" name="Picture">
+                  <wp:docPr id="1521074083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455474499" name="Picture"/>
+                          <pic:cNvPr id="1521074083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133240613" name="Picture">
+                  <wp:docPr id="34505704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133240613" name="Picture"/>
+                          <pic:cNvPr id="34505704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998672088" name="Picture">
+                        <wp:docPr id="1983791706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998672088" name="Picture"/>
+                                <pic:cNvPr id="1983791706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186633510" name="Picture">
+                  <wp:docPr id="165749784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186633510" name="Picture"/>
+                          <pic:cNvPr id="165749784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131029046" name="Picture">
+                  <wp:docPr id="138027626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131029046" name="Picture"/>
+                          <pic:cNvPr id="138027626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21960789" name="Picture">
+                  <wp:docPr id="98053328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21960789" name="Picture"/>
+                          <pic:cNvPr id="98053328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751473780" name="Picture">
+                  <wp:docPr id="1043775445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751473780" name="Picture"/>
+                          <pic:cNvPr id="1043775445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646428197" name="Picture">
+                  <wp:docPr id="1231832215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646428197" name="Picture"/>
+                          <pic:cNvPr id="1231832215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306149433" name="Picture">
+                  <wp:docPr id="354570279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306149433" name="Picture"/>
+                          <pic:cNvPr id="354570279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482745470" name="Picture">
+                        <wp:docPr id="2057835232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482745470" name="Picture"/>
+                                <pic:cNvPr id="2057835232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911009855" name="Picture">
+                  <wp:docPr id="1223372802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911009855" name="Picture"/>
+                          <pic:cNvPr id="1223372802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575908753" name="Picture">
+                  <wp:docPr id="1919812845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575908753" name="Picture"/>
+                          <pic:cNvPr id="1919812845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570917538" name="Picture">
+                  <wp:docPr id="1130336222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570917538" name="Picture"/>
+                          <pic:cNvPr id="1130336222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33404,57 +33404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809216652" name="Picture">
+                  <wp:docPr id="1712462290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809216652" name="Picture"/>
+                          <pic:cNvPr id="1712462290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33493,57 +33493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977280966" name="Picture">
+                  <wp:docPr id="1502370737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977280966" name="Picture"/>
+                          <pic:cNvPr id="1502370737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34137,57 +34137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066016513" name="Picture">
+                  <wp:docPr id="929811675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066016513" name="Picture"/>
+                          <pic:cNvPr id="929811675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35135,57 +35135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454235009" name="Picture">
+                  <wp:docPr id="1876757514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454235009" name="Picture"/>
+                          <pic:cNvPr id="1876757514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492017309" name="Picture">
+                  <wp:docPr id="1396143287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492017309" name="Picture"/>
+                          <pic:cNvPr id="1396143287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36615,57 +36615,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229015024" name="Picture">
+                  <wp:docPr id="1847313025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229015024" name="Picture"/>
+                          <pic:cNvPr id="1847313025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37758,57 +37758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755188798" name="Picture">
+                        <wp:docPr id="1604861303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755188798" name="Picture"/>
+                                <pic:cNvPr id="1604861303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334820755" name="Picture">
+                  <wp:docPr id="1872229321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334820755" name="Picture"/>
+                          <pic:cNvPr id="1872229321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39208,57 +39208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412272519" name="Picture">
+                  <wp:docPr id="1710612299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412272519" name="Picture"/>
+                          <pic:cNvPr id="1710612299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39852,57 +39852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423300729" name="Picture">
+                  <wp:docPr id="421509855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423300729" name="Picture"/>
+                          <pic:cNvPr id="421509855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40850,57 +40850,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122160691" name="Picture">
+                  <wp:docPr id="1826389426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122160691" name="Picture"/>
+                          <pic:cNvPr id="1826389426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40953,57 +40953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812550144" name="Picture">
+                  <wp:docPr id="1841804086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812550144" name="Picture"/>
+                          <pic:cNvPr id="1841804086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42330,57 +42330,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015149468" name="Picture">
+                  <wp:docPr id="565578080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015149468" name="Picture"/>
+                          <pic:cNvPr id="565578080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43473,57 +43473,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503376992" name="Picture">
+                        <wp:docPr id="930049684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503376992" name="Picture"/>
+                                <pic:cNvPr id="930049684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44744,57 +44744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819530383" name="Picture">
+                  <wp:docPr id="1973448967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819530383" name="Picture"/>
+                          <pic:cNvPr id="1973448967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44824,57 +44824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742458046" name="Picture">
+                  <wp:docPr id="1783865333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742458046" name="Picture"/>
+                          <pic:cNvPr id="1783865333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45303,57 +45303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531154642" name="Picture">
+                  <wp:docPr id="1758768566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531154642" name="Picture"/>
+                          <pic:cNvPr id="1758768566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47738,57 +47738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045117625" name="Picture">
+                  <wp:docPr id="91058893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045117625" name="Picture"/>
+                          <pic:cNvPr id="91058893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47809,57 +47809,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440113980" name="Picture">
+                  <wp:docPr id="1941432738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440113980" name="Picture"/>
+                          <pic:cNvPr id="1941432738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48223,57 +48223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564040617" name="Picture">
+                  <wp:docPr id="1044595583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564040617" name="Picture"/>
+                          <pic:cNvPr id="1044595583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>